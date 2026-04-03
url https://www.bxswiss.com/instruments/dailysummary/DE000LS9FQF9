--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33301a3811f4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5880ee4c4a1e4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327910da42134b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e367102ef64976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7b509d58a3434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327910da42134b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c1fa0958004a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e367102ef64976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>