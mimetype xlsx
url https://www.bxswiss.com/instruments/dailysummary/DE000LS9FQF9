--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5880ee4c4a1e4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8635667cc23e46dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e367102ef64976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f52e7c158b4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c1fa0958004a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e367102ef64976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fbe38b6ff641b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f52e7c158b4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>