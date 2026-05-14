--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8635667cc23e46dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7d5d8e82544a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f52e7c158b4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2397a23fc21a42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36fbe38b6ff641b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f52e7c158b4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8032d238fb84c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2397a23fc21a42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>