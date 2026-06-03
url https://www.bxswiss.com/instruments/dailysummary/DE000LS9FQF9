--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7d5d8e82544a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9636c6933ec4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2397a23fc21a42df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae26e6cf1104163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8032d238fb84c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2397a23fc21a42df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2ad9602bbf40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae26e6cf1104163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>