--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9636c6933ec4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47936acca95548bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae26e6cf1104163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b7402d7d0c4a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2ad9602bbf40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae26e6cf1104163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5ffb682cc34a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b7402d7d0c4a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>