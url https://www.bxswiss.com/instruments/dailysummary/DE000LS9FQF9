--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47936acca95548bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd269bbddc74548f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b7402d7d0c4a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80564acf4d04a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa5ffb682cc34a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b7402d7d0c4a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0324a1e78fec463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80564acf4d04a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>