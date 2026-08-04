--- v11 (2026-07-14)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd269bbddc74548f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73564ee2acba4313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80564acf4d04a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030f10ca37e847ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0324a1e78fec463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80564acf4d04a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3747123889304890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030f10ca37e847ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>