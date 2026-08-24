--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73564ee2acba4313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65136c4e7c7844b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030f10ca37e847ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25836230d54458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3747123889304890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030f10ca37e847ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2e4f0237cd42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25836230d54458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>