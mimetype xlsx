--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65136c4e7c7844b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab48e1114f914dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd25836230d54458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce1c4b564e84ddd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2e4f0237cd42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd25836230d54458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a26e06f1564b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce1c4b564e84ddd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>