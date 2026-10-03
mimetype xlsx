--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab48e1114f914dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cacbca431b4ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce1c4b564e84ddd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776372def615428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a26e06f1564b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce1c4b564e84ddd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dc1504ffb14b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776372def615428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>