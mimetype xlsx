--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cacbca431b4ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7332b44fa18d43df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776372def615428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc62251755da44e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77dc1504ffb14b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776372def615428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8b2bd408524692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc62251755da44e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>