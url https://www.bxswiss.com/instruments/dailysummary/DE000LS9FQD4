--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7e620af308447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2152d972f3934485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb785a06c0aa64717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57af7058144b4fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a82be87b6ef4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb785a06c0aa64717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4488387394c94a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57af7058144b4fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>