--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2152d972f3934485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1129bd74be414135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57af7058144b4fd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red94d2c7a6ba469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4488387394c94a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57af7058144b4fd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90866b510d2f4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red94d2c7a6ba469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>