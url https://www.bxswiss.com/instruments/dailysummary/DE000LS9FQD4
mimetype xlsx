--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1129bd74be414135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a75fa513e6a47bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red94d2c7a6ba469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091064e24c844711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90866b510d2f4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red94d2c7a6ba469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178a4928fd754086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091064e24c844711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>