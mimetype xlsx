--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb542dcd2b2d34a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d05c3fefc664483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec7b94cbdbe446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bc81f08f0d49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1e4b0a1ea94a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec7b94cbdbe446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f898f93a4b54c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bc81f08f0d49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>