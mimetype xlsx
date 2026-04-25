--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d05c3fefc664483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3afd3963a14700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bc81f08f0d49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268b5f5e688640e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f898f93a4b54c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bc81f08f0d49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1d589336b24ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268b5f5e688640e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>