--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3afd3963a14700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf048b2ae27b94242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268b5f5e688640e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29431b2335074272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1d589336b24ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268b5f5e688640e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3e4f3628b742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29431b2335074272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>