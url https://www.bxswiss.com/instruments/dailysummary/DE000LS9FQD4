--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf048b2ae27b94242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da0493aa220460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29431b2335074272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2c800d18b34fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3e4f3628b742e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29431b2335074272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b7827bd5ae4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2c800d18b34fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>