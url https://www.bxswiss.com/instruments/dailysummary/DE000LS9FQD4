--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9da0493aa220460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14f7eb1e17b4485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2c800d18b34fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcacc5506344edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b7827bd5ae4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2c800d18b34fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86907626a174bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcacc5506344edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>