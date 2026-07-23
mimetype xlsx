--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14f7eb1e17b4485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bb297dd63f46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafcacc5506344edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e9f90b0e3f4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf86907626a174bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafcacc5506344edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39524320cb144f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e9f90b0e3f4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>