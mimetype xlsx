--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bb297dd63f46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7e620af308447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e9f90b0e3f4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb785a06c0aa64717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39524320cb144f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e9f90b0e3f4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a82be87b6ef4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb785a06c0aa64717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FQD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>219,568</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>