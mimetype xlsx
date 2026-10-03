--- v13 (2026-08-24)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ee90b742e846d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfe90957e2a4370" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f7f3c726b7490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133a632d7b914411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12159a70224c44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f7f3c726b7490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164f6416c3864bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133a632d7b914411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,009</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>