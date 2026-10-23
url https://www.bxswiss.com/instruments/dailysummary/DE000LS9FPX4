--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfe90957e2a4370" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6ecc6ed8744c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133a632d7b914411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd202de4a08ac4135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164f6416c3864bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133a632d7b914411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f2c658e94b4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd202de4a08ac4135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>