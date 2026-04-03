--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra184dfcc2d6049c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99524dd33cad4cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efe0344acd4429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2c2e7ba59947cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e140fa7f0d14188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efe0344acd4429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebb27d4e7274474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2c2e7ba59947cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>