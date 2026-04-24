--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99524dd33cad4cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffe30835ecd4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2c2e7ba59947cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9a12fe43ef41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdebb27d4e7274474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2c2e7ba59947cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833491c7f7ea4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9a12fe43ef41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>88,424</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>85,446</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>