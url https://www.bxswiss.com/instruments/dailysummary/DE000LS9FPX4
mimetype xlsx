--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffe30835ecd4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefd97ec2c704e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b9a12fe43ef41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2d76f34ae041e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833491c7f7ea4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b9a12fe43ef41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0688d3d303f4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2d76f34ae041e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>88,439</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>88,518</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>