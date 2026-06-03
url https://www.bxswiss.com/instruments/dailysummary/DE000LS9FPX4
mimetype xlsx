--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefd97ec2c704e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28337d8ea7794514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2d76f34ae041e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9eca0d8a384369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0688d3d303f4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2d76f34ae041e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f49aa3098349b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9eca0d8a384369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>