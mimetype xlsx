--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28337d8ea7794514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04cd9d21d69942eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9eca0d8a384369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a2834f408f41b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f49aa3098349b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9eca0d8a384369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b6a8a87b0647c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a2834f408f41b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>