--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04cd9d21d69942eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79cfd0520084f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a2834f408f41b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdacd1739fc94cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b6a8a87b0647c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a2834f408f41b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f81391909aa4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdacd1739fc94cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>90,430</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>94,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,744</x:t>
-[...269 lines deleted...]
-          <x:t>92,698</x:t>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>