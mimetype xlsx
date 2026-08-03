--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79cfd0520084f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbfcafb31304d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdacd1739fc94cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e75f65b739491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f81391909aa4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdacd1739fc94cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f0145af6144284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e75f65b739491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>92,519</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,897</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>92,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>