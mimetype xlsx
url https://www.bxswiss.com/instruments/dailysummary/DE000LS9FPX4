--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbfcafb31304d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29ee90b742e846d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e75f65b739491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f7f3c726b7490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f0145af6144284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e75f65b739491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12159a70224c44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f7f3c726b7490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Investment Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>95,431</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>