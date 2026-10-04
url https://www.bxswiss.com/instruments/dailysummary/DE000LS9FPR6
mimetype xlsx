--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d2b6fd981f48e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ca264f43284901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce3a9ecc97b4dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08ea8da82d2412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf8930e54444160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce3a9ecc97b4dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dca9bf338345db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08ea8da82d2412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>