--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ca264f43284901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4591a9857345a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08ea8da82d2412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe136f67582465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dca9bf338345db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08ea8da82d2412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9c9dc0f07a4c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe136f67582465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>