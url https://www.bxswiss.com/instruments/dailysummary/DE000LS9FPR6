--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f075daf3dcc4126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce09824e22b34955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7eca79fe4440c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccac33a1441b49fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c73ef4aae34651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7eca79fe4440c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2131e4a74a614e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccac33a1441b49fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>