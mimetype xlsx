--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce09824e22b34955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53530479587b4a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccac33a1441b49fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re339c8e615db4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2131e4a74a614e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccac33a1441b49fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540637b93961473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re339c8e615db4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>