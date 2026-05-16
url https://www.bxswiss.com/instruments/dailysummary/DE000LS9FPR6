--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53530479587b4a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0272b9465bb74835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re339c8e615db4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24886c56cff4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540637b93961473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re339c8e615db4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18636893c19745dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24886c56cff4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>