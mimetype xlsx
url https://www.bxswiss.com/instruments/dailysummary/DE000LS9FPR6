--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0272b9465bb74835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef4c7a5126f4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24886c56cff4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918db444537a4816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18636893c19745dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24886c56cff4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc2b17646804321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918db444537a4816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>