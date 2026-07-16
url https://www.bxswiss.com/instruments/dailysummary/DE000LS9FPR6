--- v8 (2026-06-13)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef4c7a5126f4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086de5c9d49c4efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918db444537a4816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96292ca3f1046fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc2b17646804321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918db444537a4816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc217a1d1054a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96292ca3f1046fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>260,992</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>