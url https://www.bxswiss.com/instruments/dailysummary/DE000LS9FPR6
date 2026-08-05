--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086de5c9d49c4efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74eb57fff8a4db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96292ca3f1046fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a148ff408704e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc217a1d1054a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96292ca3f1046fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793b9eea18e14ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a148ff408704e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>259,252</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>255,874</x:t>
-[...377 lines deleted...]
-          <x:t>237,969</x:t>
+          <x:t>259,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>