--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74eb57fff8a4db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8fe04cbd8d466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a148ff408704e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe54b3eac32c4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R793b9eea18e14ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a148ff408704e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4597d68336b4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe54b3eac32c4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>