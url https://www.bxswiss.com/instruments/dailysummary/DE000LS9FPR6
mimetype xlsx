--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8fe04cbd8d466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d2b6fd981f48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe54b3eac32c4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce3a9ecc97b4dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4597d68336b4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe54b3eac32c4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf8930e54444160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce3a9ecc97b4dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Absolute Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FPR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>