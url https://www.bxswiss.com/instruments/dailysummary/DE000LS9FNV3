--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e1705463c6437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8320cc5addec4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529578723e2e4880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd320739f451740e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd5e00078544bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529578723e2e4880" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d35f2956d5a4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd320739f451740e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...132 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>