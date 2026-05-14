--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8320cc5addec4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f09259b904a4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd320739f451740e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd3aefa5fba475e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d35f2956d5a4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd320739f451740e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb490b6df44f462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd3aefa5fba475e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>