--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f09259b904a4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d8851a2b034063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd3aefa5fba475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f55660fbd24380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb490b6df44f462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd3aefa5fba475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122d57ba466742b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f55660fbd24380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,432 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>