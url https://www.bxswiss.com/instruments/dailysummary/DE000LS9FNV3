--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d8851a2b034063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36243b07de6a4509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f55660fbd24380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2d35ab44df4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122d57ba466742b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f55660fbd24380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3a27767e994034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2d35ab44df4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,241 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...189 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>