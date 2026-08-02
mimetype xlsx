--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36243b07de6a4509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd920aa7eaf484ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2d35ab44df4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4733c257f7d1406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3a27767e994034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2d35ab44df4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7f361beb6b46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4733c257f7d1406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>126,550</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>126,744</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,663</x:t>
-[...463 lines deleted...]
-          <x:t>125,739</x:t>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>