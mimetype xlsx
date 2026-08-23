--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd920aa7eaf484ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9003be16760442be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4733c257f7d1406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ddba4469d0847ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa7f361beb6b46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4733c257f7d1406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad80bbcf2824725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ddba4469d0847ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>