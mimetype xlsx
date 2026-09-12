--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9003be16760442be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ff58f9cafb4723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ddba4469d0847ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8088a730fe4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad80bbcf2824725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ddba4469d0847ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8004f5f1ff5a4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8088a730fe4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,423</x:t>
-[...85 lines deleted...]
-          <x:t>130,068</x:t>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,214</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>128,951</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>