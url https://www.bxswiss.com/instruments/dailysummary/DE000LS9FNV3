--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ff58f9cafb4723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f0d6ed441b4659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8088a730fe4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6714eae5a4424ab8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8004f5f1ff5a4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8088a730fe4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01038c387ffa457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6714eae5a4424ab8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>