--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f0d6ed441b4659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf643e1edf8c94ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6714eae5a4424ab8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf34472d5cb74bab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01038c387ffa457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6714eae5a4424ab8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e81609c8820445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf34472d5cb74bab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>