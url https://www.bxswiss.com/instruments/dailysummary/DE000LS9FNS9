--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2375dc28e8594466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04c9f3a0f414c5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea82a78f14e24407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb342a30b230432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfabd31a77a422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea82a78f14e24407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9675e8d7b8bf4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb342a30b230432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>