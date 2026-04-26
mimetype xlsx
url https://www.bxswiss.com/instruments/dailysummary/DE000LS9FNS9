--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04c9f3a0f414c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f533b5d6c446cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb342a30b230432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401734aa3fe64353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9675e8d7b8bf4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb342a30b230432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04afd4ce5a4498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401734aa3fe64353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...409 lines deleted...]
-          <x:t>266,316</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,155</x:t>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>