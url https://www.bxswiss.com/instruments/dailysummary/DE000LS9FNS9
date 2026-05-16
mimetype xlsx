--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f533b5d6c446cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efe58c630834b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R401734aa3fe64353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083a97bf5bc6445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04afd4ce5a4498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R401734aa3fe64353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d6590c55474859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083a97bf5bc6445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>