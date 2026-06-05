--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efe58c630834b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e44308b21f47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083a97bf5bc6445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa56c4ebb2594cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d6590c55474859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083a97bf5bc6445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8584ac74c9704fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa56c4ebb2594cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>284,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>