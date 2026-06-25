--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e44308b21f47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53ee7bd9d33480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa56c4ebb2594cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2c621339824f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8584ac74c9704fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa56c4ebb2594cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9d7bc1566a4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2c621339824f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>