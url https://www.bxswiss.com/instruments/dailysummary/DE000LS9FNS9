--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53ee7bd9d33480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883cc84cb33e42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2c621339824f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53cb61d34394980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9d7bc1566a4ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2c621339824f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857d0bde3b684900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53cb61d34394980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>