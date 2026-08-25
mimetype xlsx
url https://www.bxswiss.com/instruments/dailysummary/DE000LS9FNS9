--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883cc84cb33e42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7aa719edff4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53cb61d34394980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9def3d48ca49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R857d0bde3b684900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53cb61d34394980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbb580886d94966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9def3d48ca49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>303,565</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>