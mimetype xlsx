--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7aa719edff4a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da258d091144e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9def3d48ca49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db056628079430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbb580886d94966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9def3d48ca49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c05ee5d084f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db056628079430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>