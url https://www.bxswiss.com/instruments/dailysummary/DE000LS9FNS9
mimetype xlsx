--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da258d091144e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcf3599b36b4387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db056628079430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdcc23961aa412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586c05ee5d084f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db056628079430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09e6ae8dd1e4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdcc23961aa412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>