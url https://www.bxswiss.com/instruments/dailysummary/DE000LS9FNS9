--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bcf3599b36b4387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde37d848f4f54577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdcc23961aa412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27ff6f0d69ed4c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09e6ae8dd1e4446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdcc23961aa412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a979373d294896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27ff6f0d69ed4c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Sicherheit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>