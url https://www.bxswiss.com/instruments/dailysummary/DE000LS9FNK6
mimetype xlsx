--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb667d03d2d8448ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cabecadef954efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129e296fb0264e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc68627d2ca4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836b7764fe9e48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129e296fb0264e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf266acaa83c445bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc68627d2ca4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>