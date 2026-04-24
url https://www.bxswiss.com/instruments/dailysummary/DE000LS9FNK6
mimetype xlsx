--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cabecadef954efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd90664d8ab4027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdc68627d2ca4b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee8ca648a834cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf266acaa83c445bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdc68627d2ca4b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a1f7826da64a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee8ca648a834cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>