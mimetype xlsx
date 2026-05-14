--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd90664d8ab4027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6620ded5534d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee8ca648a834cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12637f3ff69e4ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a1f7826da64a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee8ca648a834cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdbb7f087554311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12637f3ff69e4ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>