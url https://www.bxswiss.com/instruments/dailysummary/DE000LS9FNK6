--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a6620ded5534d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf922aca465a4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12637f3ff69e4ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09ae54560bd4f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cdbb7f087554311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12637f3ff69e4ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53eb2dfd4a34c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09ae54560bd4f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...517 lines deleted...]
-          <x:t>156,819</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>155,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>