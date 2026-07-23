--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf922aca465a4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720d1b8bfad14a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc09ae54560bd4f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217950860c784d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53eb2dfd4a34c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc09ae54560bd4f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7445f699924f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217950860c784d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>157,113</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,469</x:t>
-[...409 lines deleted...]
-          <x:t>160,050</x:t>
+          <x:t>159,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>