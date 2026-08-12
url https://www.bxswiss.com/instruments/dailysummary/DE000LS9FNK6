--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720d1b8bfad14a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b58c5638b84a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217950860c784d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1085e9f121c748bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7445f699924f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217950860c784d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6456b0b5ddcf4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1085e9f121c748bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>