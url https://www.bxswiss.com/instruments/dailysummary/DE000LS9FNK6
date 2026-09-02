--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b58c5638b84a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fc5a9429b54306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1085e9f121c748bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a3a3ce281a4cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6456b0b5ddcf4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1085e9f121c748bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e11b70163ac4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a3a3ce281a4cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>