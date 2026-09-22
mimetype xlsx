--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fc5a9429b54306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a646cb5ebd477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a3a3ce281a4cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02710acde9d74d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e11b70163ac4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a3a3ce281a4cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1109c7e3f5f4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02710acde9d74d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>