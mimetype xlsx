--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a646cb5ebd477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d03d76a6ac74eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02710acde9d74d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43eb70ca5f24ee3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1109c7e3f5f4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02710acde9d74d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00796df7d184085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43eb70ca5f24ee3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>170,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>