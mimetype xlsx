--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d03d76a6ac74eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb69229ce974b4b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43eb70ca5f24ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1875094b427445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd00796df7d184085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43eb70ca5f24ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8dc69105bee4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1875094b427445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MGo Global Investment Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>