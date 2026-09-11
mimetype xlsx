--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9f52f2a82a4bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda429fb870304c6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4fa45dcbc44d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf64731925d644b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2ee44a849944c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4fa45dcbc44d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5376ac9bcc784c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf64731925d644b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,258</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>149,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,179</x:t>
-[...85 lines deleted...]
-          <x:t>148,403</x:t>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>