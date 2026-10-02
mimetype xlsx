--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda429fb870304c6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e56f3003c640e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf64731925d644b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cfaaeed1564ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5376ac9bcc784c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf64731925d644b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90c26102ad4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cfaaeed1564ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,484</x:t>
-[...603 lines deleted...]
-          <x:t>146,894</x:t>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>