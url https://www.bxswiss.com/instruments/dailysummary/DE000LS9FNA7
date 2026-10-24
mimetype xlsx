--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e56f3003c640e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e24e0caf4f24b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cfaaeed1564ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60deb6465b53471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b90c26102ad4188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cfaaeed1564ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12bacc27b55d4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60deb6465b53471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,523</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>149,934</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>