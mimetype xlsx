--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550e90d681ac44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d2f719c1fc4397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb911d07ead2941c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7205cb3612384a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8727b5a734e482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb911d07ead2941c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91e7342c30f43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7205cb3612384a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>