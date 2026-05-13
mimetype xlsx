--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d2f719c1fc4397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819d5bdbc688458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7205cb3612384a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618029fd93e54018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91e7342c30f43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7205cb3612384a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb68e700548b4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618029fd93e54018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>130,014</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>