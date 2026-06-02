--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R819d5bdbc688458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f1c274c8ae496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618029fd93e54018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb83e205df3493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb68e700548b4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618029fd93e54018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273b58bd0ab94e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb83e205df3493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>