--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f1c274c8ae496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b2f574a04d4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb83e205df3493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1a74873e30d4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273b58bd0ab94e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb83e205df3493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1219de1f8241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1a74873e30d4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>