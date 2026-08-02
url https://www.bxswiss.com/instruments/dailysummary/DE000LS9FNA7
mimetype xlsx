--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b2f574a04d4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa92cd900234ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1a74873e30d4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ee8256144741f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf1219de1f8241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1a74873e30d4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a3fb4eba0b421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ee8256144741f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>143,870</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,943</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>146,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>