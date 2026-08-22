--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa92cd900234ff0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9f52f2a82a4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ee8256144741f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4fa45dcbc44d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a3fb4eba0b421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ee8256144741f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2ee44a849944c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4fa45dcbc44d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Blaesing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FNA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,461</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>