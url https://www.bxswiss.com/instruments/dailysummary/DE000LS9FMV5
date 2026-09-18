--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cecf7a8cd04032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e5efb13151416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b3ab87274549e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286c047640a04351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e95a331d23048e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b3ab87274549e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bba274bdd644f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286c047640a04351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>