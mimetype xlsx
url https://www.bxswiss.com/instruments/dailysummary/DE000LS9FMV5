--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e5efb13151416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b6ee8dc26a4be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286c047640a04351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7241bca01934869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bba274bdd644f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286c047640a04351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddb8110f4404852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7241bca01934869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>