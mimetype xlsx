--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b6ee8dc26a4be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384879e0bb0446d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7241bca01934869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3436890a30b24e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddb8110f4404852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7241bca01934869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd867343fdc4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3436890a30b24e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>