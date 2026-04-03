--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf6f999053a41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994c450fd680475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb897df627a463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a7304b0c4f446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0f955ff9fa402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb897df627a463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02c660d089046ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a7304b0c4f446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>108,439</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>