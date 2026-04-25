--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994c450fd680475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029e35b6e0264eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a7304b0c4f446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713d3c33269548b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02c660d089046ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a7304b0c4f446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cec5459be104854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713d3c33269548b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>107,724</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,514</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>107,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,074</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>