--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029e35b6e0264eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ed5b1bf443472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713d3c33269548b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dc7aeee8d74bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cec5459be104854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713d3c33269548b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5121062ec9dc42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dc7aeee8d74bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>