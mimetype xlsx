--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ed5b1bf443472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e01a3816df4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dc7aeee8d74bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec6d4ea72fa4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5121062ec9dc42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dc7aeee8d74bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33f4127dc664abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec6d4ea72fa4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>119,589</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,861</x:t>
-[...330 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,896</x:t>
-[...117 lines deleted...]
-          <x:t>113,947</x:t>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>