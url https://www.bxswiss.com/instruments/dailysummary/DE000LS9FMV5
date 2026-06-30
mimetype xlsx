--- v7 (2026-06-06)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e01a3816df4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b76a2d7258437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec6d4ea72fa4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26c79b7952a4dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33f4127dc664abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec6d4ea72fa4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37cd3b8ceec49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26c79b7952a4dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,896</x:t>
-[...296 lines deleted...]
-          <x:t>117,563</x:t>
+          <x:t>116,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,344</x:t>
-[...188 lines deleted...]
-          <x:t>115,125</x:t>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>