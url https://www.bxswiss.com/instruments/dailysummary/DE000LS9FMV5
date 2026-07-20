--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b76a2d7258437d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffced42835234568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26c79b7952a4dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41daa335de1a46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37cd3b8ceec49a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26c79b7952a4dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae998e024134b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41daa335de1a46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>