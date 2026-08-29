--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffced42835234568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cecf7a8cd04032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41daa335de1a46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b3ab87274549e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae998e024134b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41daa335de1a46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e95a331d23048e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b3ab87274549e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Small Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMV5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>111,989</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>