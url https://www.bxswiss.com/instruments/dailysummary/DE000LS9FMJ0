--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd0e05129bd43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8a5b737641483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra42be99b1b264b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fa3e98634b48cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed29e4c61c54ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra42be99b1b264b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdc0d9fe1224f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fa3e98634b48cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,397</x:t>
-[...129 lines deleted...]
-          <x:t>136,317</x:t>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,899</x:t>
-[...139 lines deleted...]
-          <x:t>134,614</x:t>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>