--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8a5b737641483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d21228dfe7b48e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61fa3e98634b48cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088f6daba4cb4833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdc0d9fe1224f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61fa3e98634b48cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3541b884c3d54ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088f6daba4cb4833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>136,317</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,899</x:t>
-[...183 lines deleted...]
-          <x:t>136,529</x:t>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>135,644</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>