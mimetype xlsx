--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d21228dfe7b48e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdcfbd07e434cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088f6daba4cb4833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e410d1f228348b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3541b884c3d54ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088f6daba4cb4833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3e5e9a050d48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e410d1f228348b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>