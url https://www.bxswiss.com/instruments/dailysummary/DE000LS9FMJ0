--- v9 (2026-05-14)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bdcfbd07e434cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28baafea5f754d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e410d1f228348b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5754dea07441ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3e5e9a050d48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e410d1f228348b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3373a93868684fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5754dea07441ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>149,179</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>