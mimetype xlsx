--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28baafea5f754d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47be1ed4b78749bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5754dea07441ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fa2981e6dd4723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3373a93868684fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5754dea07441ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cbfd823fe74692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fa2981e6dd4723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>