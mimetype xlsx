--- v11 (2026-07-27)
+++ v12 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47be1ed4b78749bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9823412691f74288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fa2981e6dd4723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a0c6fa0db44439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cbfd823fe74692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fa2981e6dd4723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33bdfb9e0e79470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a0c6fa0db44439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>