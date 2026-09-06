--- v12 (2026-08-17)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9823412691f74288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02678c02503a4538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a0c6fa0db44439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db8da70c1964b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33bdfb9e0e79470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a0c6fa0db44439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02bed8a3c7546ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db8da70c1964b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>