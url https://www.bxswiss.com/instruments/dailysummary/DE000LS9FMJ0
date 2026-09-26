--- v13 (2026-09-06)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02678c02503a4538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036d5e413f6942cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0db8da70c1964b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9c6ab3c68a4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02bed8a3c7546ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0db8da70c1964b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62e1f5b2df54150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9c6ab3c68a4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>