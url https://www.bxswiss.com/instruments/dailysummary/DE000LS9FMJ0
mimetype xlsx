--- v14 (2026-09-26)
+++ v15 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036d5e413f6942cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab69ea5713849ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9c6ab3c68a4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871f24b6479747c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62e1f5b2df54150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9c6ab3c68a4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ef2a5e80de4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871f24b6479747c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>