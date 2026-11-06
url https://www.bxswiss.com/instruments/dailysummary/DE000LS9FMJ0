--- v15 (2026-10-17)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab69ea5713849ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfafa41f2b10d48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871f24b6479747c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bba2c7098d4f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ef2a5e80de4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871f24b6479747c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298c13e44bd443be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bba2c7098d4f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Total Return Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>