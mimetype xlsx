--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b8bafbeee6445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3785c5f4329432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf123014a78e46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5598a131464643cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfda565e359d465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf123014a78e46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c9e231df5a4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5598a131464643cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>