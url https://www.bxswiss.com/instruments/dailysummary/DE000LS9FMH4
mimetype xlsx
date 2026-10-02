--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3785c5f4329432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e69b5f06a04449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5598a131464643cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8b0fa6f1354310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c9e231df5a4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5598a131464643cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29723d5d992049e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8b0fa6f1354310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>