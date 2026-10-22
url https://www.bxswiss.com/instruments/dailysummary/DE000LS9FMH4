--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e69b5f06a04449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971fa6601722404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8b0fa6f1354310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c56c806a7b4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29723d5d992049e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8b0fa6f1354310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da5b257d08942ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c56c806a7b4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>119,362</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,662</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>117,917</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>