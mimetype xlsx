--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf716115a83b24685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea91d95f4b54f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8268e1342cad46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60b995516e4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65092114128c4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8268e1342cad46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2cb1da4f5c84d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60b995516e4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>