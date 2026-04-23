--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ea91d95f4b54f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9e77dcc0f9442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f60b995516e4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7327c0978a4087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2cb1da4f5c84d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f60b995516e4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d577f8b2a1148ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7327c0978a4087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>103,262</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,641</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>104,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>