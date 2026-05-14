--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e9e77dcc0f9442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe92450abb9412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7327c0978a4087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11f5bfcb2ff458c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d577f8b2a1148ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7327c0978a4087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0f38b8ffde4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11f5bfcb2ff458c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>