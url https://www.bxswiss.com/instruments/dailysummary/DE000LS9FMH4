--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe92450abb9412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f61cd1314c54c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11f5bfcb2ff458c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc179fd9ac542c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0f38b8ffde4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11f5bfcb2ff458c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f47e7232da04fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc179fd9ac542c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,156</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>