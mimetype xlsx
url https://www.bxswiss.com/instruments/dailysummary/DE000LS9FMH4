--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f61cd1314c54c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb9ce8b78ab4d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc179fd9ac542c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra411e42753b14e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f47e7232da04fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc179fd9ac542c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1136e2b6a545dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra411e42753b14e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>142,784</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>144,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>