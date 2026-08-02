--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb9ce8b78ab4d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69023d671824c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra411e42753b14e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5fb11eaf344d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb1136e2b6a545dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra411e42753b14e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2d756d69ef45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5fb11eaf344d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>