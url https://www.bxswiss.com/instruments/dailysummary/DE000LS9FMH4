--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra69023d671824c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b8bafbeee6445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5fb11eaf344d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf123014a78e46ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2d756d69ef45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5fb11eaf344d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfda565e359d465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf123014a78e46ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>C&amp;V Global TopSelect Dynamic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMH4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>