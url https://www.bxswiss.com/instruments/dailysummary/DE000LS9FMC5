--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5144334fcb6441be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9646d9e6f6c4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f12d0519c8f458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6809cca1eb452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb45242138d4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f12d0519c8f458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998e9f9c28f34aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6809cca1eb452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>