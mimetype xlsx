--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9646d9e6f6c4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286f5e5d4e084b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6809cca1eb452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc757c9a8ed9490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998e9f9c28f34aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6809cca1eb452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b95b6802bd452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc757c9a8ed9490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>