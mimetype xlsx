--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286f5e5d4e084b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28eec31c948a4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc757c9a8ed9490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89b39989281c47c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b95b6802bd452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc757c9a8ed9490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815c032540f44869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89b39989281c47c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>308,814</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,640</x:t>
-[...458 lines deleted...]
-          <x:t>294,943</x:t>
+          <x:t>301,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>