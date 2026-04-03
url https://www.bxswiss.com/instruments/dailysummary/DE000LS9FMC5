--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ec948974944cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6f263b232c427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d261c54c9f4e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1a4d72362c4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c07745d7c0407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d261c54c9f4e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0e0b082d3e4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1a4d72362c4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>