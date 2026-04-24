--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6f263b232c427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422ecc8ee7b84eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1a4d72362c4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5f3d166f6c4ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0e0b082d3e4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1a4d72362c4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6225b80aba463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5f3d166f6c4ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>