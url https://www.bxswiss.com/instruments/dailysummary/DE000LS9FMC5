--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422ecc8ee7b84eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dc09871639490a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a5f3d166f6c4ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b65e4332d64565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6225b80aba463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a5f3d166f6c4ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01c345633904f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b65e4332d64565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>