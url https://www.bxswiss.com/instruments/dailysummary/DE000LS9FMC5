--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9dc09871639490a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f6dd818ca14cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b65e4332d64565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe92237dfbf4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01c345633904f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b65e4332d64565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50492cfd17e64aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe92237dfbf4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...554 lines deleted...]
-          <x:t>278,723</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...19 lines deleted...]
-          <x:t>279,772</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>