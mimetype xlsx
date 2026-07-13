--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9f6dd818ca14cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc41192c92cf4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbe92237dfbf4462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9434966dd72b4631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50492cfd17e64aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbe92237dfbf4462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf66e0d5ac1e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9434966dd72b4631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>