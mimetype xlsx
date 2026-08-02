--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc41192c92cf4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5559b6768ab7473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9434966dd72b4631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4840608325784c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf66e0d5ac1e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9434966dd72b4631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81758d49e5434f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4840608325784c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>