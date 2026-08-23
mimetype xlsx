--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5559b6768ab7473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5144334fcb6441be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4840608325784c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f12d0519c8f458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81758d49e5434f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4840608325784c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb45242138d4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f12d0519c8f458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Flyer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FMC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>