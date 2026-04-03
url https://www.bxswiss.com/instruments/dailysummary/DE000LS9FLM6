--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7ef51254c34f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5027c026d484950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538011d1e09c401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95aa691cd74c4ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d0e3babfcb4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538011d1e09c401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18957c09ca743c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95aa691cd74c4ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...58 lines deleted...]
-          <x:t>142,182</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,898</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>150,699</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>