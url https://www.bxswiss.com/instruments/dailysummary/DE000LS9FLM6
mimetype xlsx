--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5027c026d484950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b7ee4d8cc04162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95aa691cd74c4ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fee51454d1d4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18957c09ca743c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95aa691cd74c4ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027a50951cc5477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fee51454d1d4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>144,628</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,520</x:t>
-[...36 lines deleted...]
-          <x:t>145,072</x:t>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>