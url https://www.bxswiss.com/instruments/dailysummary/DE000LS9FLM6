--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b7ee4d8cc04162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdffe778684b42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fee51454d1d4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f793b0d6ba54f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027a50951cc5477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fee51454d1d4b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382ae8db66b34195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f793b0d6ba54f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>