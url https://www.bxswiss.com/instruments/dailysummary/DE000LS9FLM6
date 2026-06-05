--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdffe778684b42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22a1264cbaa4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f793b0d6ba54f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4146a23f143f4391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382ae8db66b34195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f793b0d6ba54f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378099d7552b4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4146a23f143f4391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>