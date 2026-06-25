--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22a1264cbaa4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea3c7c6f52b4b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4146a23f143f4391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e582a64f4f4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378099d7552b4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4146a23f143f4391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04be2f435724cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e582a64f4f4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>