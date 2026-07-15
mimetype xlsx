--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea3c7c6f52b4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f81a3a8ac44497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e582a64f4f4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82aebbe61f794c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04be2f435724cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e582a64f4f4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49727a778d5f4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82aebbe61f794c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>