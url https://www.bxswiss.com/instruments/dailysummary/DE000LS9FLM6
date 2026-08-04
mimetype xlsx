--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f81a3a8ac44497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fab01c177db47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82aebbe61f794c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc4ba4a67c445c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49727a778d5f4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82aebbe61f794c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4327c55a1143c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc4ba4a67c445c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>159,860</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,644</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,816</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>