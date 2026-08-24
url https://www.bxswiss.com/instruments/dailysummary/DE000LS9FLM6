--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fab01c177db47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf914defee349d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfc4ba4a67c445c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb466b6bd00402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4327c55a1143c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfc4ba4a67c445c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5558fb7da84466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb466b6bd00402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,261</x:t>
-[...576 lines deleted...]
-          <x:t>158,024</x:t>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>