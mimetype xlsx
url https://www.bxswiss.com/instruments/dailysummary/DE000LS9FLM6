--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf914defee349d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf730be02058a496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb466b6bd00402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787bbe4d206b42c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5558fb7da84466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb466b6bd00402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71eaf838e8ac4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787bbe4d206b42c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>159,261</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,768</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>