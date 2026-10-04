--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf730be02058a496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52466fda53a54f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R787bbe4d206b42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbedd954bc4c44805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71eaf838e8ac4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R787bbe4d206b42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88e556849ec49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbedd954bc4c44805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,260</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>157,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,011</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>