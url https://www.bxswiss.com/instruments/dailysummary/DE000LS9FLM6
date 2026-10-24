--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52466fda53a54f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e0ce478c4a4bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbedd954bc4c44805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9953230fda4d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88e556849ec49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbedd954bc4c44805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426af072445948b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9953230fda4d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Largest Consumer Companys</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>