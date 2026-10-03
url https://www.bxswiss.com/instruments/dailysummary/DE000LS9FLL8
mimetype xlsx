--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c9951ff2ba404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1571db0648ec4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576bae5479d740c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5659cb902e514b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aea1e47f1234581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576bae5479d740c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f2ebb132d04907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5659cb902e514b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,839</x:t>
-[...576 lines deleted...]
-          <x:t>138,053</x:t>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>