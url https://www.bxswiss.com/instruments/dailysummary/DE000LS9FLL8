--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1571db0648ec4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496a96afde3c425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5659cb902e514b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f5cdf0ffd54b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11f2ebb132d04907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5659cb902e514b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac9f649b1764aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f5cdf0ffd54b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>137,066</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,188</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,031</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>