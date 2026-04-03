--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe52ac0a17484aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34216d19aee74ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae27b479a01c4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533f68ab2d3b4362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ae35b7916a413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae27b479a01c4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e0c684253148ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533f68ab2d3b4362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>138,583</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,958</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>139,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,885</x:t>
-[...463 lines deleted...]
-          <x:t>137,542</x:t>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>