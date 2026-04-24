--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34216d19aee74ff0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e1cdebe1444f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533f68ab2d3b4362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2ee605c2734d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e0c684253148ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533f68ab2d3b4362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe0a1161ba543bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2ee605c2734d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>