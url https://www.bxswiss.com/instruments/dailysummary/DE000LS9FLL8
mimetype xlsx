--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e1cdebe1444f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7929b4c67c84225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2ee605c2734d09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb347bbe977ff4d12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe0a1161ba543bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2ee605c2734d09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09dd414e885849d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb347bbe977ff4d12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>