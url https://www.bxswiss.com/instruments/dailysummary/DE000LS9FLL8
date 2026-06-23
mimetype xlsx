--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7929b4c67c84225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e37f818c4e4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb347bbe977ff4d12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed41ff69f5f4c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09dd414e885849d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb347bbe977ff4d12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc673faec85149a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed41ff69f5f4c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>139,369</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,165</x:t>
-[...161 lines deleted...]
-          <x:t>139,316</x:t>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>