--- v9 (2026-06-23)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e37f818c4e4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fcc56f1bd274ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed41ff69f5f4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red875c422afe4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc673faec85149a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed41ff69f5f4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84204773e4674c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red875c422afe4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>