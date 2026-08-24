--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fcc56f1bd274ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb408f527d1294bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red875c422afe4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745aa9d6762b4a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84204773e4674c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red875c422afe4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b8f4b7efb043d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745aa9d6762b4a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,103</x:t>
-[...107 lines deleted...]
-          <x:t>135,756</x:t>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,644</x:t>
-[...156 lines deleted...]
-          <x:t>136,324</x:t>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>136,949</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>