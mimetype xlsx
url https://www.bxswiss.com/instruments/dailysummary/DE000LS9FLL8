--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb408f527d1294bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c9951ff2ba404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R745aa9d6762b4a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576bae5479d740c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b8f4b7efb043d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R745aa9d6762b4a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aea1e47f1234581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576bae5479d740c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Solar &amp; Windkraft nach Ichimoku</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>136,519</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,446</x:t>
-[...107 lines deleted...]
-          <x:t>136,770</x:t>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,906</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>136,545</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>