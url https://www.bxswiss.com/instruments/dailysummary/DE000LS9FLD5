--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b733893be9d4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e37a9fd2ee7444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20dfc7ee73a14f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ab64ddddd14a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cd513a7a1f4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20dfc7ee73a14f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fb51f4615a4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ab64ddddd14a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>