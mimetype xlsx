--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e37a9fd2ee7444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ce45dd9d6945cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ab64ddddd14a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0767c235f48d4b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fb51f4615a4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ab64ddddd14a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a491a281b643a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0767c235f48d4b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>