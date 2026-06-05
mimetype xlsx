--- v5 (2026-04-24)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ce45dd9d6945cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30f0b6bdccc4532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0767c235f48d4b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47b347aa2d643ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81a491a281b643a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0767c235f48d4b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579542d0f7c1456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47b347aa2d643ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>127,609</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,924</x:t>
-[...134 lines deleted...]
-          <x:t>127,464</x:t>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...154 lines deleted...]
-          <x:t>125,528</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>