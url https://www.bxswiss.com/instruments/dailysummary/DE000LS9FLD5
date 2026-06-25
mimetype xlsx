--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30f0b6bdccc4532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f175cecb0f4567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47b347aa2d643ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe42a914f3064f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579542d0f7c1456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47b347aa2d643ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec669a96d614e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe42a914f3064f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>