--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f175cecb0f4567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f1cd92e54e492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe42a914f3064f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb101e6ac8b1462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec669a96d614e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe42a914f3064f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133a1edd378b46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb101e6ac8b1462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>