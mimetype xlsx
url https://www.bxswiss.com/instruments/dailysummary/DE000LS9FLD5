--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f1cd92e54e492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a70ca094f1430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb101e6ac8b1462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de0e42fb40d4094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133a1edd378b46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb101e6ac8b1462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ea519366904b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de0e42fb40d4094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>132,047</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,848</x:t>
-[...247 lines deleted...]
-          <x:t>135,856</x:t>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>