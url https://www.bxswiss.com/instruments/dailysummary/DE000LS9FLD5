--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a70ca094f1430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b57ef1a6374025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de0e42fb40d4094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf687cb73367a4065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ea519366904b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de0e42fb40d4094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9d4fc7927b4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf687cb73367a4065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>