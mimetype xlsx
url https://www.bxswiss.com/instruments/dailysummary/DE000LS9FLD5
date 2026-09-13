--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b57ef1a6374025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bd5fbcc88d4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf687cb73367a4065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ffe491044f484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9d4fc7927b4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf687cb73367a4065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1e87d4c31a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ffe491044f484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,921</x:t>
-[...345 lines deleted...]
-          <x:t>139,467</x:t>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,212</x:t>
-[...58 lines deleted...]
-          <x:t>139,408</x:t>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>