--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bd5fbcc88d4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dd5c43b5dd4b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ffe491044f484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd194aaec9c9d4592"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1e87d4c31a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ffe491044f484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef55ba0d3e14b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd194aaec9c9d4592" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>138,898</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,475</x:t>
-[...490 lines deleted...]
-          <x:t>137,594</x:t>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>