--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96dd5c43b5dd4b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3897486ae74483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd194aaec9c9d4592"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d1f7eaa224e40f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef55ba0d3e14b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd194aaec9c9d4592" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8a92a3ddd84641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d1f7eaa224e40f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TPHealth_and_Hightech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FLD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>