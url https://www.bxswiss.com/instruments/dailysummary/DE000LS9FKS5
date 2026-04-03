--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582bdbf0e04d42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc997e82e1d2540eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07adb9546a83430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31170e13465e497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R976df9def38e4c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07adb9546a83430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73acc4f16d843f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31170e13465e497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>160,727</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>