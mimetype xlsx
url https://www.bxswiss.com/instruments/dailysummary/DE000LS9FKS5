--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc997e82e1d2540eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65c7e0303de440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31170e13465e497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefd4c20f84a4f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73acc4f16d843f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31170e13465e497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f16aa92b50b49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefd4c20f84a4f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>