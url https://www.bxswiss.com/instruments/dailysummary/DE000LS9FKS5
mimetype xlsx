--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65c7e0303de440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537a216c2b384be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefd4c20f84a4f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e62c3275b674611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f16aa92b50b49b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefd4c20f84a4f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97eb9f29faf4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e62c3275b674611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>