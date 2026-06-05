--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537a216c2b384be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322d6082f3c24fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e62c3275b674611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6c404ce46f4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc97eb9f29faf4481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e62c3275b674611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99018dee2a9419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6c404ce46f4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>