--- v9 (2026-06-05)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322d6082f3c24fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra014e1da6f9d4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a6c404ce46f4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7085c95d2141be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99018dee2a9419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a6c404ce46f4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368aa31427f04a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7085c95d2141be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>162,673</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,610</x:t>
-[...269 lines deleted...]
-          <x:t>168,150</x:t>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>