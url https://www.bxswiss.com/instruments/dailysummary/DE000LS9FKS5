--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra014e1da6f9d4583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0466bb598a14f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7085c95d2141be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1db3e4a6d141ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368aa31427f04a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7085c95d2141be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1adf1f416d64d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1db3e4a6d141ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>