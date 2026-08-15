--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0466bb598a14f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8f75fde22341e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1db3e4a6d141ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90333980a6f14ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1adf1f416d64d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1db3e4a6d141ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa41b5c494e14497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90333980a6f14ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>