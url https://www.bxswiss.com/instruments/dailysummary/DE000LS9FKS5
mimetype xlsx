--- v12 (2026-08-15)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8f75fde22341e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689d911e7e2440d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90333980a6f14ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a29d3afe1042ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa41b5c494e14497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90333980a6f14ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09bcbc270fc7466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a29d3afe1042ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>