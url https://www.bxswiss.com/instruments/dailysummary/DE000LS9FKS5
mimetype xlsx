--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689d911e7e2440d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e8a364ba4348a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a29d3afe1042ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3fed18baaba4378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09bcbc270fc7466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a29d3afe1042ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23f05c673724cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3fed18baaba4378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>160,639</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>160,293</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>161,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>162,318</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>