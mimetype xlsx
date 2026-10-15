--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e8a364ba4348a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f1cbb5d3984b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3fed18baaba4378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a466fc6fb264777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23f05c673724cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3fed18baaba4378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1a4966d1364764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a466fc6fb264777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>161,314</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...548 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,230</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>