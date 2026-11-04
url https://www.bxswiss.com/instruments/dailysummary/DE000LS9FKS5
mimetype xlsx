--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f1cbb5d3984b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8f4da0e1404a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a466fc6fb264777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6fbeb152be34823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1a4966d1364764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a466fc6fb264777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6469f1a5c8e143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6fbeb152be34823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschl. Analysten-Empfehlungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>