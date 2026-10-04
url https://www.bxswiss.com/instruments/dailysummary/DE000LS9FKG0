--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ea248066b44bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccac850153e44bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba8d696500c46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa923e7a24247a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51afd458b5bc4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba8d696500c46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5c7b9bbe664ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa923e7a24247a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>187,519</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,943</x:t>
-[...178 lines deleted...]
-          <x:t>184,714</x:t>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,565</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>