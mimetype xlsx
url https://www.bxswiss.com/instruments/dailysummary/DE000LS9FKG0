--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reccac850153e44bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edc0faf0ba847a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa923e7a24247a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cbc983972854d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5c7b9bbe664ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa923e7a24247a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58ed23d81874986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cbc983972854d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>