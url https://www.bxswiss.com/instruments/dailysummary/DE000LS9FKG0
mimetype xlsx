--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R336fed6127cd4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfd0ebc9f6a4196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9e68f053574efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa18a233299342eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f356acc8db24d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9e68f053574efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8a9a0850f84ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa18a233299342eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>