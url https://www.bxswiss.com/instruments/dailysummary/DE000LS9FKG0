--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cfd0ebc9f6a4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64456865a65b46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa18a233299342eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc11e28955748d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8a9a0850f84ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa18a233299342eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87e90eefd264321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc11e28955748d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>155,449</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>