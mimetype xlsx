--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64456865a65b46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18971550f0349cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc11e28955748d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37e3c48b5c243e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87e90eefd264321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc11e28955748d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8488a979d2564f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37e3c48b5c243e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>