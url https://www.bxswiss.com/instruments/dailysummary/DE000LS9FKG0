--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18971550f0349cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e130fd844a4bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37e3c48b5c243e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947172acaa1c443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8488a979d2564f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37e3c48b5c243e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb505a200a2d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947172acaa1c443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>