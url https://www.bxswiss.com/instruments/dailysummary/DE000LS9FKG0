--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e130fd844a4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5e0b60f51c4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R947172acaa1c443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43030bdad58145ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb505a200a2d4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R947172acaa1c443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a69b5ecccf46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43030bdad58145ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>191,838</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,519</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>192,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,603</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>