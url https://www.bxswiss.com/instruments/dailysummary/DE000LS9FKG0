--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5e0b60f51c4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf74167049647ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43030bdad58145ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb74794e22a439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99a69b5ecccf46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43030bdad58145ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62ff3cca6d4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb74794e22a439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>