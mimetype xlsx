--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf74167049647ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0da5a73898a4734" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb74794e22a439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544362863fc14c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62ff3cca6d4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb74794e22a439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe223bf4fd24a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544362863fc14c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>