--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0da5a73898a4734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ea248066b44bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544362863fc14c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba8d696500c46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe223bf4fd24a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544362863fc14c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51afd458b5bc4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba8d696500c46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Autonome Mobilität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FKG0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>