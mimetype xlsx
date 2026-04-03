--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952d91afa24046f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa7234176d84652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133f6248eead4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b1f69aacd74486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7301bd017b4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133f6248eead4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096e372e790b4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b1f69aacd74486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>