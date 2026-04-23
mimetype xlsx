--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa7234176d84652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1f8daacbba4f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b1f69aacd74486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6763b9ba939d4fc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096e372e790b4bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b1f69aacd74486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e9623ea68d4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6763b9ba939d4fc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>