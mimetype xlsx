--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb1f8daacbba4f9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4067f892bfdd47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6763b9ba939d4fc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206c7af5910b465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e9623ea68d4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6763b9ba939d4fc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255d672fa2904561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206c7af5910b465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>