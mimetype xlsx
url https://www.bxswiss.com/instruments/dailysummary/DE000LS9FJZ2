--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4067f892bfdd47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28d22c80ba44669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206c7af5910b465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a9d370c46e4344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255d672fa2904561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206c7af5910b465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929f378adac24d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a9d370c46e4344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>391,711</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>