--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28d22c80ba44669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cdfb52c6a24d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a9d370c46e4344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193244a141f2444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929f378adac24d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a9d370c46e4344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156d569f9977436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193244a141f2444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>