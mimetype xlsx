--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cdfb52c6a24d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fe5f10160a4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R193244a141f2444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0847d1432f834475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156d569f9977436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R193244a141f2444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3a11b5fa974b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0847d1432f834475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>