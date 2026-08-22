--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fe5f10160a4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863baa25d4aa4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0847d1432f834475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf82641c94a499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3a11b5fa974b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0847d1432f834475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597f47f2060a44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf82641c94a499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>