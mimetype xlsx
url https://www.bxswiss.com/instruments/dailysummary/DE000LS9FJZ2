--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863baa25d4aa4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9778fde2b0094492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf82641c94a499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1df85bf287e479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597f47f2060a44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf82641c94a499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bc71a9c2e6462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1df85bf287e479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>