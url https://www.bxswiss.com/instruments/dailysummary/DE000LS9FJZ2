--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9778fde2b0094492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035832a6389b4840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1df85bf287e479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca0fa0742404b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bc71a9c2e6462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1df85bf287e479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca3781303ca4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca0fa0742404b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>