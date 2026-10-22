--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035832a6389b4840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f7ff4f77e94174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca0fa0742404b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0c9d4228fb42fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca3781303ca4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca0fa0742404b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fa1ca7ea0a4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0c9d4228fb42fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJZ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>