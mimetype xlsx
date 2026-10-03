--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c3499592094371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f10cd05f60547ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4c66f7e8a64870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0de51ab6d844704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf42f8e8e1743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4c66f7e8a64870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73426283502e4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0de51ab6d844704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>180,223</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,972</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>178,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,677</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>