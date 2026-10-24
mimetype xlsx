--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f10cd05f60547ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3009d9d7064ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0de51ab6d844704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf067196e329349ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73426283502e4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0de51ab6d844704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2053947f0fff4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf067196e329349ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>