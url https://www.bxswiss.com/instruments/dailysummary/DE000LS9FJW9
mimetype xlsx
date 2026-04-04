--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11417ce31d249dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c28d0447bec4421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e6a7ee74b7457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe31bfdf05fd4669"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a44ae9077f4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e6a7ee74b7457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d00e6b656354370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe31bfdf05fd4669" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>155,613</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...370 lines deleted...]
-          <x:t>154,698</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>