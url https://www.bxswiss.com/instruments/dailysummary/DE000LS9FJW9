--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c28d0447bec4421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d849dad5ca4d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe31bfdf05fd4669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae705a539c77438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d00e6b656354370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe31bfdf05fd4669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc266dbee4bd64a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae705a539c77438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>