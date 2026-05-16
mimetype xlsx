--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d849dad5ca4d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra963fe75001441aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae705a539c77438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94325de31f844bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc266dbee4bd64a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae705a539c77438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c804cc4334759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94325de31f844bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>