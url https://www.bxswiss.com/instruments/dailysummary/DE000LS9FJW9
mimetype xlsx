--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra963fe75001441aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fdbbb343b04852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94325de31f844bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0961afeaeae34527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851c804cc4334759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94325de31f844bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90bb2964ed674611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0961afeaeae34527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>