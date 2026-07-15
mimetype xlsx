--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fdbbb343b04852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54718d1a79bd40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0961afeaeae34527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a21ba5d807a4578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90bb2964ed674611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0961afeaeae34527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec66da2c836b4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a21ba5d807a4578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>171,986</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>