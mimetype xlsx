--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54718d1a79bd40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4581265c7d464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a21ba5d807a4578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89197194f0c547d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec66da2c836b4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a21ba5d807a4578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eb4551ff854f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89197194f0c547d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>