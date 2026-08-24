--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4581265c7d464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bf2a61c99840af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89197194f0c547d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4779917f80ff4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3eb4551ff854f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89197194f0c547d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16325a7b3104a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4779917f80ff4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>