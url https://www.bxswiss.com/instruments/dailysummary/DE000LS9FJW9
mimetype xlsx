--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bf2a61c99840af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c3499592094371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4779917f80ff4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4c66f7e8a64870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16325a7b3104a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4779917f80ff4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf42f8e8e1743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4c66f7e8a64870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cptrading QUALITY SHARES</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>