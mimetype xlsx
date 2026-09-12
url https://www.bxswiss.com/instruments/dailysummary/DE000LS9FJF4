--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b84888d69454d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70c25423e214be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d62d0990f6d4063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871237922d5f4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0767cd9085714557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d62d0990f6d4063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10375da2cbf402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871237922d5f4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>