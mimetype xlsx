--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf70c25423e214be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a60fb3afbdc449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871237922d5f4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e90e47deff47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10375da2cbf402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871237922d5f4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2ca8e06cf743a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e90e47deff47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>328,733</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>328,679</x:t>
-[...485 lines deleted...]
-          <x:t>330,535</x:t>
+          <x:t>328,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>