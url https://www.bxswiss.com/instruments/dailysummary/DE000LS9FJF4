--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a60fb3afbdc449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad30cd43cff84ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e90e47deff47a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc406a308bb3c4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2ca8e06cf743a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e90e47deff47a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c7b0f754fe4f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc406a308bb3c4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>