--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9bd54c683f487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfeea16065ce4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124913e63fc3454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf43c027b654153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d4596bfd704481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124913e63fc3454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe262ee8451f459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf43c027b654153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>