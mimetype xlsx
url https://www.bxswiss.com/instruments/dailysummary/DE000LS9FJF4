--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfeea16065ce4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f297bf5560414f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf43c027b654153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7d433f8f8c4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe262ee8451f459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf43c027b654153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f06fd52f97a43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7d433f8f8c4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>