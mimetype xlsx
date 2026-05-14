--- v9 (2026-04-23)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54f297bf5560414f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54765973dcf1451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7d433f8f8c4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc776f71e4ae4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f06fd52f97a43d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7d433f8f8c4d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10a2007d1fb48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc776f71e4ae4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>320,460</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>