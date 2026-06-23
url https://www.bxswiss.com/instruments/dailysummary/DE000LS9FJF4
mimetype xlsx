--- v10 (2026-05-14)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54765973dcf1451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf186d7a4eec44f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc776f71e4ae4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R772f79ac76184a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10a2007d1fb48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc776f71e4ae4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf960025b70324795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R772f79ac76184a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>320,824</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>