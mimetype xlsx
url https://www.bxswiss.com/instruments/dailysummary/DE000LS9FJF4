--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf186d7a4eec44f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc68ddf568e1459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R772f79ac76184a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ceffbb682a4e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf960025b70324795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R772f79ac76184a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c48cf327a5842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ceffbb682a4e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>