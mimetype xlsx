--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc68ddf568e1459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea946dbaf9eb4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ceffbb682a4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc08caaa0bd42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c48cf327a5842e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ceffbb682a4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac70a16fd6c949f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc08caaa0bd42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>322,342</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>322,067</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>322,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,848</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>