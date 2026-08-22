--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea946dbaf9eb4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b84888d69454d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc08caaa0bd42df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d62d0990f6d4063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac70a16fd6c949f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc08caaa0bd42df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0767cd9085714557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d62d0990f6d4063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Umsatzentwicklung 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>