--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0838b7104a4cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e2483a2425480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f5e21105eb4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768bb419c67f4d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556bb07f8f994d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f5e21105eb4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e254d7143b41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768bb419c67f4d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>