--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e2483a2425480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a6c795b8c84cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768bb419c67f4d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4721c7c92e43f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e254d7143b41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768bb419c67f4d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e22b6fae1b44287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4721c7c92e43f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>336,442</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,919</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>336,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>