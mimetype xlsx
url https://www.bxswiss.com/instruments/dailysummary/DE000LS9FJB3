--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a6c795b8c84cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78e1e74ee374580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4721c7c92e43f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91a711f15d54d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e22b6fae1b44287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4721c7c92e43f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce7d01e319456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91a711f15d54d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>332,410</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,288</x:t>
-[...571 lines deleted...]
-          <x:t>334,769</x:t>
+          <x:t>333,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>