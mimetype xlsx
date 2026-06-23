--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78e1e74ee374580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37ba663925248bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91a711f15d54d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0ed12b3e4d4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce7d01e319456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91a711f15d54d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdc5a118a8e48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0ed12b3e4d4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>337,171</x:t>
-[...576 lines deleted...]
-          <x:t>334,342</x:t>
+          <x:t>337,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>