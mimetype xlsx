--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37ba663925248bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41f9c538f864ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0ed12b3e4d4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1d943cc5ad4d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdc5a118a8e48c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0ed12b3e4d4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03233396c4af4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1d943cc5ad4d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>336,657</x:t>
-[...70 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>336,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>336,602</x:t>
-[...144 lines deleted...]
-          <x:t>336,082</x:t>
+          <x:t>336,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>