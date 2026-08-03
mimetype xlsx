--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb41f9c538f864ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf346b431b44c4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1d943cc5ad4d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd490e010ee4180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03233396c4af4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1d943cc5ad4d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6801d3a1524d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd490e010ee4180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>336,602</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>336,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,226</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>