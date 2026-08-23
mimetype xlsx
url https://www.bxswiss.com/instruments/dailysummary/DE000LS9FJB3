--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf346b431b44c4762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c12c3c816844e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd490e010ee4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81227b528f9c41ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6801d3a1524d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd490e010ee4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fe34a5a17c4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81227b528f9c41ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>