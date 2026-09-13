--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c12c3c816844e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381605c881fb4c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81227b528f9c41ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19ca9c8e4774a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66fe34a5a17c4018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81227b528f9c41ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcad95184864041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19ca9c8e4774a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>340,379</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>343,019</x:t>
-[...117 lines deleted...]
-          <x:t>341,417</x:t>
+          <x:t>341,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>