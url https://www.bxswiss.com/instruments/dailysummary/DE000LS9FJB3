--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381605c881fb4c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d94730d4f034f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd19ca9c8e4774a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17097f93e0464da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcad95184864041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd19ca9c8e4774a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab72bb6f8cb64762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17097f93e0464da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>343,019</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>341,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,564</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>