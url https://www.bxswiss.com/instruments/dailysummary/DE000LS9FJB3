--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d94730d4f034f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b983f3a48024a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17097f93e0464da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72923d60a8a249e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab72bb6f8cb64762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17097f93e0464da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e0b0d8d6004ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72923d60a8a249e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ST Trendfolge Aktien USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,722</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>