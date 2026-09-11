--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a77296691542bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9114305d204fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41dcf63397744b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d53af092c8c442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeaf3121a7bf481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41dcf63397744b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38d4e73589343d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d53af092c8c442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>