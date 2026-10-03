--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9114305d204fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf946ee8e8b6749e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d53af092c8c442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaadd95ce35242cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra38d4e73589343d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d53af092c8c442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906d553ab57e4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaadd95ce35242cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>