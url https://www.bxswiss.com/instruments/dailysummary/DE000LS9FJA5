--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf946ee8e8b6749e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212b8c8fd7b7477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaadd95ce35242cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b0741746df74b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R906d553ab57e4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaadd95ce35242cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd043e5b220a8475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b0741746df74b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>