--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6957bda56fd433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23aad6a4bbc84f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318ceba064b44857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5d05779d7d4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re66fce41eb214754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318ceba064b44857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f59845a7bc74022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5d05779d7d4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>