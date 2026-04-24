--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23aad6a4bbc84f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa43b2f57794229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba5d05779d7d4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804de80ce6494df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f59845a7bc74022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba5d05779d7d4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05f6f436cfa4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804de80ce6494df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>