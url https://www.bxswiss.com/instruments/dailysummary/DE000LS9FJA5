--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fa43b2f57794229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9772ea8074ae4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R804de80ce6494df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130c095a6e4449ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05f6f436cfa4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R804de80ce6494df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70503e0d1f6436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130c095a6e4449ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>