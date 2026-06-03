--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9772ea8074ae4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dea6f96ded54fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130c095a6e4449ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888b839461cd408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70503e0d1f6436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130c095a6e4449ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa38aa4b18304aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888b839461cd408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>