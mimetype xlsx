--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dea6f96ded54fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ced48ba3c9475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888b839461cd408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6048fc6f444bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa38aa4b18304aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888b839461cd408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0fa136af99540b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6048fc6f444bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>