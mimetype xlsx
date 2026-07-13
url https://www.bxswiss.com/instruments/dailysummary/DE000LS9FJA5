--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ced48ba3c9475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d2ef61a90748c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6048fc6f444bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5f0267112947d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0fa136af99540b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6048fc6f444bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587d327757394179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5f0267112947d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>