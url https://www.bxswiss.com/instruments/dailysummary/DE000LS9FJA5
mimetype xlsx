--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d2ef61a90748c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13565a51fe04f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5f0267112947d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb25a0f131484234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587d327757394179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5f0267112947d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1343174760445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb25a0f131484234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>