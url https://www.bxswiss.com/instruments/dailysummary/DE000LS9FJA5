--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra13565a51fe04f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a77296691542bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb25a0f131484234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41dcf63397744b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1343174760445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb25a0f131484234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeaf3121a7bf481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41dcf63397744b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BasicNeeds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FJA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>