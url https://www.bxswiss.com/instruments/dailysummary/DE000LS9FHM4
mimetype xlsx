--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56df9b8c86a24d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46ce38e94a94958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae5d53e7e81448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388325dc14254b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f231f3678f456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae5d53e7e81448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa14dd5fc474e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388325dc14254b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>