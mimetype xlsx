--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46ce38e94a94958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b9f2d0dd974a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388325dc14254b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d633f24e1e4e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aa14dd5fc474e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388325dc14254b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480669e4573f40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d633f24e1e4e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,328 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>