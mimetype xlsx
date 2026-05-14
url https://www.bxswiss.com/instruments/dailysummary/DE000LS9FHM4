--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b9f2d0dd974a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0f13cc31c84412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d633f24e1e4e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587b922f3dc14831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480669e4573f40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d633f24e1e4e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c39709c44ee40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587b922f3dc14831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>