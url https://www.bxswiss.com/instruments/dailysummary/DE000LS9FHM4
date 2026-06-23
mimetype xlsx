--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0f13cc31c84412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2015abe7068d4e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587b922f3dc14831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85f9a6c51224d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c39709c44ee40cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587b922f3dc14831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63bb9cd06264448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85f9a6c51224d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>182,498</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>