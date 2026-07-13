--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2015abe7068d4e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab2ee1664ec46ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf85f9a6c51224d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e09b91674474604"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63bb9cd06264448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf85f9a6c51224d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17476e963b624921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e09b91674474604" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,922</x:t>
-[...468 lines deleted...]
-          <x:t>182,840</x:t>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>