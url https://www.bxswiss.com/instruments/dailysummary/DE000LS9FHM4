--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab2ee1664ec46ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbaa79a234b74377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e09b91674474604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dacdf65e33446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17476e963b624921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e09b91674474604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2bfbd6661d408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dacdf65e33446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>