--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbaa79a234b74377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15044c1815de4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dacdf65e33446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128098a24dab4d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2bfbd6661d408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dacdf65e33446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d3321afcb64efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128098a24dab4d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>