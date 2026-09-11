--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15044c1815de4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3111aade556241f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128098a24dab4d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bec7df410d84288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d3321afcb64efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128098a24dab4d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547e68605f9f41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bec7df410d84288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>