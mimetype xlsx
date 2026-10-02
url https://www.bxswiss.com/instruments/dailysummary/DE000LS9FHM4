--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3111aade556241f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198e389312734537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bec7df410d84288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015e40e9edf642e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547e68605f9f41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bec7df410d84288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5fe813cd1b4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015e40e9edf642e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>