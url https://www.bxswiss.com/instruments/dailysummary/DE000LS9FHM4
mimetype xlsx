--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198e389312734537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02df02d2a01e4e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015e40e9edf642e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67286f717964347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5fe813cd1b4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015e40e9edf642e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef2941cc5474375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67286f717964347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High-Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>