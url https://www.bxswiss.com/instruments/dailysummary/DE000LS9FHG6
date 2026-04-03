--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477057e6239f4af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4caa1f640b9c4e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fe8e40283f4adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334f2e12cc54431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9958a8cb6747a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fe8e40283f4adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078ec2d91f874f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334f2e12cc54431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>236,977</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>