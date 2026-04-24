--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4caa1f640b9c4e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e528de6ddf64593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334f2e12cc54431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25eb7f3edfd46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078ec2d91f874f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334f2e12cc54431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd058a8d6409142f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25eb7f3edfd46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>