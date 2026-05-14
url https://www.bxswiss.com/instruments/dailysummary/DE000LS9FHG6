--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e528de6ddf64593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fc4bdd8bea44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra25eb7f3edfd46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7011cc63f1d74a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd058a8d6409142f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra25eb7f3edfd46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re984451d08e74f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7011cc63f1d74a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>