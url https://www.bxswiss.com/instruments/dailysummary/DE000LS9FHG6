--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24fc4bdd8bea44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a65c3a210b4bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7011cc63f1d74a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb265ecf8113f4477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re984451d08e74f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7011cc63f1d74a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94dfb4d179ab4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb265ecf8113f4477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>238,704</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,962</x:t>
-[...274 lines deleted...]
-          <x:t>234,932</x:t>
+          <x:t>237,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>