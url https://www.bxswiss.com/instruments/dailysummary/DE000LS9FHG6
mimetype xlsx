--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a65c3a210b4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6fa8d3bbaf40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb265ecf8113f4477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf45493f1064de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94dfb4d179ab4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb265ecf8113f4477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3897c6cc07040d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf45493f1064de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>