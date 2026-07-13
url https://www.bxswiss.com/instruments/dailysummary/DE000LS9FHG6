--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6fa8d3bbaf40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb09c86b7516484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf45493f1064de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd45886b9a814f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3897c6cc07040d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf45493f1064de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1e6297f54749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd45886b9a814f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>