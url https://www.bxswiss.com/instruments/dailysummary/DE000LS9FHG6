--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb09c86b7516484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra640673fc07244eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd45886b9a814f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06593c4f063d4882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1e6297f54749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd45886b9a814f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7c2e2356c04a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06593c4f063d4882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>