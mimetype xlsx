--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra640673fc07244eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a87647c41542d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06593c4f063d4882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b79683f738475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7c2e2356c04a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06593c4f063d4882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f2d038a75484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b79683f738475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>