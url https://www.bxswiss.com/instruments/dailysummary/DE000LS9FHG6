--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a87647c41542d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree70da80e4804dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b79683f738475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4ed8e37be842a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f2d038a75484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b79683f738475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb294967ea3e94f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4ed8e37be842a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>