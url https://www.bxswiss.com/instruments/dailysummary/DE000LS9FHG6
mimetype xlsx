--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree70da80e4804dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a88b8acbfc4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d4ed8e37be842a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7715fc08f045c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb294967ea3e94f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d4ed8e37be842a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0dcad604074630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7715fc08f045c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>