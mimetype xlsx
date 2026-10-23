--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a88b8acbfc4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e129fd7c6874d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7715fc08f045c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61b294e1b484510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0dcad604074630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7715fc08f045c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60a1fe6347c7419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61b294e1b484510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Changes</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FHG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,165</x:t>
-[...360 lines deleted...]
-          <x:t>249,887</x:t>
+          <x:t>251,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>