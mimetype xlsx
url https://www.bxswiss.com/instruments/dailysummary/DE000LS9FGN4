--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a7154173e74928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a530937b26e4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a09da79bcd4d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9372b589da642e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2afaa25c1e6419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a09da79bcd4d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f8ecff841f419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9372b589da642e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>