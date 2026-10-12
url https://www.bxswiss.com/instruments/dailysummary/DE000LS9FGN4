--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a530937b26e4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fad92ebbfb4b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9372b589da642e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62370d10358418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f8ecff841f419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9372b589da642e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e54cf793fb944ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62370d10358418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>