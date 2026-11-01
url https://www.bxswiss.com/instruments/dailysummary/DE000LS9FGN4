--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fad92ebbfb4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a5523568dbc4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62370d10358418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e05705002c741f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e54cf793fb944ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62370d10358418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86bf10971e624a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e05705002c741f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>