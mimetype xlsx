--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree27bd44de354ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5507aa9cc084986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ff8bdbb12a415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79570dc44d2e4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546aadbfcc2946a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ff8bdbb12a415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd3a14e9e1247bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79570dc44d2e4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>188,822</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>