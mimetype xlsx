--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5507aa9cc084986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b407fa4ce644680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79570dc44d2e4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c06eb1dd064431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd3a14e9e1247bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79570dc44d2e4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf5d98d897e4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c06eb1dd064431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>