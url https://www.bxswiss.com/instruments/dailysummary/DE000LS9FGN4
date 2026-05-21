--- v4 (2026-04-25)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b407fa4ce644680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f8b25c0798415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c06eb1dd064431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2769b9d87d294756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf5d98d897e4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c06eb1dd064431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1fc2af785342f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2769b9d87d294756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>185,349</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>183,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>