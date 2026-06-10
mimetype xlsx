--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f8b25c0798415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c160aba1cf4122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2769b9d87d294756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512ca2690fa54c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c1fc2af785342f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2769b9d87d294756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd074ad1a05458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512ca2690fa54c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>183,221</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,306</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>182,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>