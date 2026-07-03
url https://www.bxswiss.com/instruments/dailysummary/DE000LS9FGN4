--- v6 (2026-06-10)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c160aba1cf4122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd6b9108721443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R512ca2690fa54c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fbadecb4ee4a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd074ad1a05458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R512ca2690fa54c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601bd69dd1f54d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fbadecb4ee4a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>