--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd6b9108721443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0832a6e7648a4dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fbadecb4ee4a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6528d24392be4d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601bd69dd1f54d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fbadecb4ee4a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e83a3d5da614799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6528d24392be4d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>