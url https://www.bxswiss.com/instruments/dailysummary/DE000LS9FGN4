--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0832a6e7648a4dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a7154173e74928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6528d24392be4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a09da79bcd4d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e83a3d5da614799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6528d24392be4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2afaa25c1e6419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a09da79bcd4d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top US Werte 2015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>208,893</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>