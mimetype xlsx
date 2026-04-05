--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2eb93d327d4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4c193aa9242b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543b02774ea64780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77397eefe5b411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc697ea8454c34fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543b02774ea64780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f243716e684ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77397eefe5b411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>