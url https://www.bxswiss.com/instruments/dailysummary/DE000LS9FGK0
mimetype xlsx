--- v4 (2026-04-05)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a4c193aa9242b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f905e229014cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77397eefe5b411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba7ea0838b54e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f243716e684ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77397eefe5b411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e097477b41e47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba7ea0838b54e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>