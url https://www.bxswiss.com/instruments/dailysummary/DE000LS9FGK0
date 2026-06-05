--- v5 (2026-05-01)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f905e229014cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eff608713cf4edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba7ea0838b54e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6315bfc617b341f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e097477b41e47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba7ea0838b54e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d8ff0370004a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6315bfc617b341f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>409,752</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>