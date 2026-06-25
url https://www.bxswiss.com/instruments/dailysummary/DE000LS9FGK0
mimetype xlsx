--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eff608713cf4edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd288b530e1e947fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6315bfc617b341f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd64350f4a841ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04d8ff0370004a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6315bfc617b341f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ffa38a97984a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd64350f4a841ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>