--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd288b530e1e947fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc570e01ea7914cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd64350f4a841ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74714dca0e95440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ffa38a97984a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd64350f4a841ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0a11532fc240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74714dca0e95440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>