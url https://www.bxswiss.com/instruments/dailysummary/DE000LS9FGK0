--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc570e01ea7914cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a17d262c6f543a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74714dca0e95440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee71a46e8174fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0a11532fc240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74714dca0e95440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4f7c3672274b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee71a46e8174fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>