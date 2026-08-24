--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a17d262c6f543a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14720af995c465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee71a46e8174fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353cbe45f6cd4bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4f7c3672274b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee71a46e8174fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bd53fe69d84831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353cbe45f6cd4bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>