--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb14720af995c465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ed1751c2ec4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R353cbe45f6cd4bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e16c4385f24280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bd53fe69d84831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R353cbe45f6cd4bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd73f5a19784cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e16c4385f24280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>