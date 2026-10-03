--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ed1751c2ec4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909ce34528764211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e16c4385f24280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3439348e6fc540f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd73f5a19784cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e16c4385f24280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9c86674d5142fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3439348e6fc540f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>