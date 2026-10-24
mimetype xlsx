--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909ce34528764211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b67f0aafe664b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3439348e6fc540f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe5fa9e95854d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9c86674d5142fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3439348e6fc540f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70cbcee622fa4ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe5fa9e95854d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Passiv Momentum 12M</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FGK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>