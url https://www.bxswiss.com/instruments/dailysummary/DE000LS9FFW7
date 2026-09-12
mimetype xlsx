--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1920f9c8854c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17865f064d84430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2cf90698354881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312fbd8c0bf44376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0ce90f48054412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2cf90698354881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d57576f7044d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312fbd8c0bf44376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>181,988</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>