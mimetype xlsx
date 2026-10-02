--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17865f064d84430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5f48d000fa4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312fbd8c0bf44376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R816894c4b1dd461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d57576f7044d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312fbd8c0bf44376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cf6f8ada354b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R816894c4b1dd461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,745</x:t>
-[...156 lines deleted...]
-          <x:t>200,306</x:t>
+          <x:t>199,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,402</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>