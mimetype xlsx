--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5f48d000fa4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd35197812204c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R816894c4b1dd461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e12fd5033b407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cf6f8ada354b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R816894c4b1dd461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a05494054fd4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e12fd5033b407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>