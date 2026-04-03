--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18fbd46de5f94492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122fb48812a34e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae1ce6c72ce04ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64bf75c1128a472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f293717148042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae1ce6c72ce04ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc1a0d81e6f49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64bf75c1128a472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>