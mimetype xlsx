--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122fb48812a34e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c5ad3e4370458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64bf75c1128a472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2041240c1e94af0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cc1a0d81e6f49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64bf75c1128a472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7ce5e7d4e44cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2041240c1e94af0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>