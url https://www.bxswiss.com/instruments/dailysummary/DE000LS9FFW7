--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c5ad3e4370458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf321aa5bc4e74b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2041240c1e94af0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93369351826949cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7ce5e7d4e44cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2041240c1e94af0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd3ae1540bc4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93369351826949cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>