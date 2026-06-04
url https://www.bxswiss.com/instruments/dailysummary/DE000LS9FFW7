--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf321aa5bc4e74b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1be990c0154496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93369351826949cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782d00ad80fe42b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd3ae1540bc4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93369351826949cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3574a7e37bfc46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782d00ad80fe42b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>