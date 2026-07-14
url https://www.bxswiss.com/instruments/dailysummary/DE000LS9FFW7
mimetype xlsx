--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1be990c0154496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4130bcccde5a47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782d00ad80fe42b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b77a2cf639494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3574a7e37bfc46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782d00ad80fe42b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d31b7d13dad4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b77a2cf639494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>175,903</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>