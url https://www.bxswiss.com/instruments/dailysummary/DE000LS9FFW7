--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4130bcccde5a47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1920f9c8854c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b77a2cf639494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2cf90698354881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d31b7d13dad4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b77a2cf639494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf0ce90f48054412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2cf90698354881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substantielles Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFW7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>183,474</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,766</x:t>
-[...431 lines deleted...]
-          <x:t>181,930</x:t>
+          <x:t>183,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>