--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0ce218a4fa4e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e5e081efeb437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04984a9b8af41bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f7ef96c8b54a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb477aba82e924371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04984a9b8af41bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831eae6668124414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f7ef96c8b54a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>