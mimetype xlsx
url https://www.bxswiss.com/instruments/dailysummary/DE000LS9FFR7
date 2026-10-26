--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e5e081efeb437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf936fd3b07e44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f7ef96c8b54a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0c3527c2384ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831eae6668124414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f7ef96c8b54a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e38ddf9a85647a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0c3527c2384ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>