--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800cff6228dd463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1d04b1c8ae4246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2991c5bdd4094855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceba4f02b66b462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7bd1d0013864db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2991c5bdd4094855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29772cd1007b40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceba4f02b66b462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>