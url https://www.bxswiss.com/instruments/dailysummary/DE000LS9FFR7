--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1d04b1c8ae4246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cfdfe87cbe4d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceba4f02b66b462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498b923500b947bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29772cd1007b40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceba4f02b66b462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6eb905295247e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498b923500b947bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>