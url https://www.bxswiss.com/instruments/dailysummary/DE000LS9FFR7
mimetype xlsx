--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cfdfe87cbe4d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c647c279504acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498b923500b947bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e3344caf284080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6eb905295247e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498b923500b947bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4348d4b7e788489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e3344caf284080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>188,871</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>198,351</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>