--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c647c279504acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b213ec92589447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e3344caf284080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93a2356f941410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4348d4b7e788489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e3344caf284080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17808016834d4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93a2356f941410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>