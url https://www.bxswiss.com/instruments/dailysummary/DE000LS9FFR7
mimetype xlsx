--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b213ec92589447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b409604cce54abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf93a2356f941410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f52d6b4ef64cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17808016834d4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf93a2356f941410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda23bb6504c54022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f52d6b4ef64cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>