--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b409604cce54abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc296901ca42c48a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f52d6b4ef64cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d83db1317e4bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda23bb6504c54022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f52d6b4ef64cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fe463f4aab4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d83db1317e4bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>