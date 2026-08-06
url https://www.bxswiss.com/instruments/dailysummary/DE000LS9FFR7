--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc296901ca42c48a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19428a792b64e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d83db1317e4bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6181939a964b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fe463f4aab4e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d83db1317e4bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9182dbeef4446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6181939a964b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>