--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19428a792b64e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0ce218a4fa4e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6181939a964b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04984a9b8af41bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9182dbeef4446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6181939a964b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb477aba82e924371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04984a9b8af41bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet Dynamik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFR7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>195,106</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,886</x:t>
-[...485 lines deleted...]
-          <x:t>188,922</x:t>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>