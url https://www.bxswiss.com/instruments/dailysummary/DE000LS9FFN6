--- v1 (2026-01-11)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R217ba921666a4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0642837fd94b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4a33814ced4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33504eb39bc74fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63d21c0d19f44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4a33814ced4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782fefed122d46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33504eb39bc74fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>173,859</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>