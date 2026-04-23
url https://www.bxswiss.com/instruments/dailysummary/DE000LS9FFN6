--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0642837fd94b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re743236aabde4da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33504eb39bc74fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e409de108634451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782fefed122d46f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33504eb39bc74fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dd0190b9f74c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e409de108634451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>