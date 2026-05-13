--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re743236aabde4da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb429c4c1429f4b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e409de108634451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dfac514f4645fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86dd0190b9f74c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e409de108634451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb103f3dd0b364ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dfac514f4645fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,333</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>171,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>