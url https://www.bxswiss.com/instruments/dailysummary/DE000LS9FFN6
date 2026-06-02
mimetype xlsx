--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb429c4c1429f4b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8646d6205f4642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dfac514f4645fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248fe8712fe34448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb103f3dd0b364ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dfac514f4645fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39589145d894f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248fe8712fe34448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>