--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8646d6205f4642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fead9be4dc481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R248fe8712fe34448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b84a6c238bc438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39589145d894f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R248fe8712fe34448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4673957ffbdd47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b84a6c238bc438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>170,468</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,326</x:t>
-[...517 lines deleted...]
-          <x:t>169,884</x:t>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>