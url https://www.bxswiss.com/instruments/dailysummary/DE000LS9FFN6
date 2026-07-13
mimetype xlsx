--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fead9be4dc481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee7b746ec04713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b84a6c238bc438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c27389d26aa4821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4673957ffbdd47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b84a6c238bc438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4dd4ceec0043d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c27389d26aa4821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>170,554</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,866</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>171,079</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,881</x:t>
-[...112 lines deleted...]
-          <x:t>171,726</x:t>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>