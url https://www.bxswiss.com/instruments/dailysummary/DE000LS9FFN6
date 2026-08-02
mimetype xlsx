--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee7b746ec04713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41ff0a54df84376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c27389d26aa4821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c2e67cb4fd4c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4dd4ceec0043d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c27389d26aa4821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc8740f8b324d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c2e67cb4fd4c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>171,024</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>171,219</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>