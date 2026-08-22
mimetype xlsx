--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41ff0a54df84376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2177f7e85984999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c2e67cb4fd4c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ed008d451442bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc8740f8b324d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c2e67cb4fd4c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910db43c1da34080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ed008d451442bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>