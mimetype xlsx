--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2177f7e85984999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07eb88ec32242f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ed008d451442bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf556d02128e64add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910db43c1da34080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ed008d451442bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84417205651f44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf556d02128e64add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,517</x:t>
-[...85 lines deleted...]
-          <x:t>173,574</x:t>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>173,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>