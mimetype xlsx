--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07eb88ec32242f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93d2a7d78204604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf556d02128e64add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70043e226e91443f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84417205651f44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf556d02128e64add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff582d4c03846f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70043e226e91443f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,901</x:t>
-[...549 lines deleted...]
-          <x:t>174,804</x:t>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>