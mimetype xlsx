--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93d2a7d78204604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08511f6ba91248cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70043e226e91443f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec194abb4a947db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ff582d4c03846f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70043e226e91443f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12243324b86e4521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec194abb4a947db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFN6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>