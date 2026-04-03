--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1d4d493a974600" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29681921cf214e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb013850cdfef4623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7925769de63c4625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb346d872bba4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb013850cdfef4623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060f8113d201479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7925769de63c4625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>111,512</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>111,328</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>111,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,271</x:t>
-[...463 lines deleted...]
-          <x:t>110,194</x:t>
+          <x:t>111,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>