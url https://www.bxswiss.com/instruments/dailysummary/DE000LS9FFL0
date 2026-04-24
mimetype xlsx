--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29681921cf214e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ba2c24e18b4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7925769de63c4625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0d78f627ec45ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060f8113d201479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7925769de63c4625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8f51e7a0184ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0d78f627ec45ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>