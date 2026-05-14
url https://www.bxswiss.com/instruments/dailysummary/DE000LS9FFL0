--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ba2c24e18b4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489558910f364138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad0d78f627ec45ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba90a0617a64912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8f51e7a0184ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad0d78f627ec45ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80808867aa7d4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba90a0617a64912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>112,945</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,848</x:t>
-[...70 lines deleted...]
-          <x:t>112,875</x:t>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,736</x:t>
-[...60 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,427</x:t>
-[...112 lines deleted...]
-          <x:t>111,651</x:t>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>111,816</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>