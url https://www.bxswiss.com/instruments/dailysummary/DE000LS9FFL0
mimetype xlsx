--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489558910f364138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874da5dbb4a54378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfba90a0617a64912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72ee0b2445b43eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80808867aa7d4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfba90a0617a64912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00536bb33fc54470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72ee0b2445b43eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>111,790</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,651</x:t>
-[...65 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,282</x:t>
-[...31 lines deleted...]
-          <x:t>112,047</x:t>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>111,615</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>