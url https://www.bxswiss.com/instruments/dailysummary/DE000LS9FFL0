--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874da5dbb4a54378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c843f1622034780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72ee0b2445b43eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dce6ce6b3d94af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00536bb33fc54470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72ee0b2445b43eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a5ed724f5a4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dce6ce6b3d94af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>111,780</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,270</x:t>
-[...117 lines deleted...]
-          <x:t>112,501</x:t>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>