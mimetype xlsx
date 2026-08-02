--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c843f1622034780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9486e55597b6401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dce6ce6b3d94af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0134e5173c4eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a5ed724f5a4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dce6ce6b3d94af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc941e3a0270a4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0134e5173c4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>112,041</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>112,169</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>