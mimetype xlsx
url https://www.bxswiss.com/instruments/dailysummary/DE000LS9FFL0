--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9486e55597b6401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35746106679746bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c0134e5173c4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c69618ab474976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc941e3a0270a4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c0134e5173c4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cda25d3087d4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c69618ab474976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>