--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35746106679746bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28b6bb19a5441f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c69618ab474976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ced4c7b91e04759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cda25d3087d4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c69618ab474976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b827571882f4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ced4c7b91e04759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,674</x:t>
-[...58 lines deleted...]
-          <x:t>113,599</x:t>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>113,682</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>