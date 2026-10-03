--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28b6bb19a5441f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045b1c2fcacc46f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ced4c7b91e04759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee2e88deea04200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b827571882f4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ced4c7b91e04759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670c9bf328eb4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee2e88deea04200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>113,979</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,192</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>114,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,999</x:t>
-[...323 lines deleted...]
-          <x:t>114,936</x:t>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>