--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R045b1c2fcacc46f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cb7a73cb8d4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee2e88deea04200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9acdb934b8b4ebf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R670c9bf328eb4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee2e88deea04200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4279ae8ba8d64823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9acdb934b8b4ebf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Top Aktien aus Amerika</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FFL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>