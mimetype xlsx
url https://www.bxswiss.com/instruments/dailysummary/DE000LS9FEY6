--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e881d62a4564c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc842663693d0473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3eecd793604a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ce1b9136274616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b2a653b2994ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3eecd793604a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ebc33e4c434466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ce1b9136274616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>