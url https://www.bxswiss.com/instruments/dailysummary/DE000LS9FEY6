--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc842663693d0473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae04e9caf0994ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10ce1b9136274616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd9761825794fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ebc33e4c434466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10ce1b9136274616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcab242ad5dc4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd9761825794fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>