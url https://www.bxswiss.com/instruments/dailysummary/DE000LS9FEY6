--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae04e9caf0994ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae15871567304178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd9761825794fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a595f62b4034901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcab242ad5dc4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd9761825794fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050fd9b762cc4c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a595f62b4034901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,538</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>