--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd701cb2e7ac417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ef1c49c0054a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f3dd122fb524d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421ed89456f64709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0857f380d224289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f3dd122fb524d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re616b07cfcf84e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421ed89456f64709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,847</x:t>
-[...431 lines deleted...]
-          <x:t>149,374</x:t>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>