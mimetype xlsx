--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ef1c49c0054a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0235098e84d43d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421ed89456f64709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d235566d8e495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re616b07cfcf84e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421ed89456f64709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe019640675405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d235566d8e495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,242</x:t>
-[...387 lines deleted...]
-          <x:t>148,936</x:t>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>