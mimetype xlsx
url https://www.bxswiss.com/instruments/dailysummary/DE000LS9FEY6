--- v6 (2026-04-23)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0235098e84d43d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fca416d461498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68d235566d8e495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28aecd72e034144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe019640675405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68d235566d8e495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e8a11521ca458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28aecd72e034144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,430</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>