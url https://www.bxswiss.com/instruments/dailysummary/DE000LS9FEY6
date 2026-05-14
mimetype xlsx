--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5fca416d461498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a12f2fbcb34b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28aecd72e034144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3bebe7462c4ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e8a11521ca458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28aecd72e034144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da82c2e72d94fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3bebe7462c4ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>