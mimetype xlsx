--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a12f2fbcb34b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ddac2a5ba74522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3bebe7462c4ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46466824c7f749ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da82c2e72d94fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3bebe7462c4ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75130d275ff24926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46466824c7f749ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>