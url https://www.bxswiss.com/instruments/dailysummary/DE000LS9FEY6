--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ddac2a5ba74522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634391073a834550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46466824c7f749ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1945cd2879c744ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75130d275ff24926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46466824c7f749ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0e5df6f6c64314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1945cd2879c744ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>135,972</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,081</x:t>
-[...340 lines deleted...]
-          <x:t>132,241</x:t>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,903</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>133,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>