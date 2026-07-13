--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634391073a834550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd291ba13b7f7436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1945cd2879c744ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf86142826dc411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0e5df6f6c64314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1945cd2879c744ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf94179ebf54901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf86142826dc411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>