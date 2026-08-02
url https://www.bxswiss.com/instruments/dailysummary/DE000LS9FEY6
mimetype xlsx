--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd291ba13b7f7436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da363ab13d84ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf86142826dc411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd314d4689cd4caf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf94179ebf54901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf86142826dc411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179983ed5c574b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd314d4689cd4caf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>