--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da363ab13d84ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e881d62a4564c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd314d4689cd4caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3eecd793604a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179983ed5c574b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd314d4689cd4caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b2a653b2994ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3eecd793604a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Todsünden Strategie I</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>