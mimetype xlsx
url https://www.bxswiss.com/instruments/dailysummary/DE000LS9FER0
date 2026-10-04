--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c57ed6d58e4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43414079259e4641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9752a32010c6452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965104a0088045d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb91eb116c004b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9752a32010c6452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7212be8680214961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965104a0088045d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>