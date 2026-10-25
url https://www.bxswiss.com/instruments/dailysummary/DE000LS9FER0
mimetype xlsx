--- v11 (2026-10-04)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43414079259e4641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cc3098d4924a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965104a0088045d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref71df2e07044e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7212be8680214961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965104a0088045d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73d4a7db7674e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref71df2e07044e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>