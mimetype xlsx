--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef663562cea4dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82323b4df9b14fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redce171fddd74729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b64d7428844903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cdb87758f74dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redce171fddd74729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978e97390e1e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b64d7428844903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,529</x:t>
-[...279 lines deleted...]
-          <x:t>115,648</x:t>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>