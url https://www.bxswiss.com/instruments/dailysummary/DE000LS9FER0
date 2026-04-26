--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82323b4df9b14fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra843e95056834579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b64d7428844903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cea86d4a9c4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978e97390e1e48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b64d7428844903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf395fac96934297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cea86d4a9c4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>117,351</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>115,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>