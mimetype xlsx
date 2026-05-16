--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra843e95056834579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12ed6f1474d4f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cea86d4a9c4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c012c14e5c041a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf395fac96934297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cea86d4a9c4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re553bf30e85d4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c012c14e5c041a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>