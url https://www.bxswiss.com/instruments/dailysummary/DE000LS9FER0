--- v7 (2026-05-16)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12ed6f1474d4f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5812a8d41d814880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c012c14e5c041a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8710a490f751422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re553bf30e85d4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c012c14e5c041a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bbfd542e0a4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8710a490f751422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,531</x:t>
-[...225 lines deleted...]
-          <x:t>123,140</x:t>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>