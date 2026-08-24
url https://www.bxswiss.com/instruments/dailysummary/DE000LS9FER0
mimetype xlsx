--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5812a8d41d814880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a14d8252b294894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8710a490f751422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93abe8318d9b4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bbfd542e0a4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8710a490f751422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559718c4330f4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93abe8318d9b4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>