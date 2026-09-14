--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a14d8252b294894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c57ed6d58e4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93abe8318d9b4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9752a32010c6452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559718c4330f4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93abe8318d9b4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb91eb116c004b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9752a32010c6452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uptrending High Quality Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FER0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>