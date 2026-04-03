--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861ab7b502904dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094206711df844d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R005aaef1f57249c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b26aa2c18434c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9781ad85cc7541f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R005aaef1f57249c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903ff196c2de4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b26aa2c18434c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,257</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>104,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>