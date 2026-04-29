--- v5 (2026-04-03)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094206711df844d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c93e69423b4904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b26aa2c18434c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901273e8e9cb4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903ff196c2de4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b26aa2c18434c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a698be25fb94738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901273e8e9cb4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...458 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,866</x:t>
-[...58 lines deleted...]
-          <x:t>104,275</x:t>
+          <x:t>105,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>106,257</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>