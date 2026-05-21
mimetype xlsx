--- v6 (2026-04-29)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c93e69423b4904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa675caa61aa40ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901273e8e9cb4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4b7f3ec8bf4607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a698be25fb94738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901273e8e9cb4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe12125ad04fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4b7f3ec8bf4607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>