--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa675caa61aa40ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2dfe73c68646da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c4b7f3ec8bf4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e524c3674e848fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe12125ad04fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c4b7f3ec8bf4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb439a557091c48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e524c3674e848fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>