--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2dfe73c68646da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97f37db072d41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e524c3674e848fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244bd5486bda4a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb439a557091c48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e524c3674e848fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4489eb0ee44020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244bd5486bda4a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>