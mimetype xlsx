--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97f37db072d41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0692123fd8684fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244bd5486bda4a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e360d72f5804820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4489eb0ee44020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244bd5486bda4a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801a661f47e04bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e360d72f5804820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>97,292</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,327</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>92,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>