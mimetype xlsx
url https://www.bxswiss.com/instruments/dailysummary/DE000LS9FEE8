--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0692123fd8684fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6226c51a78fb413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e360d72f5804820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ea6a6611fd403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R801a661f47e04bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e360d72f5804820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f80e36ea1d420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ea6a6611fd403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...527 lines deleted...]
-          <x:t>96,298</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>97,327</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>