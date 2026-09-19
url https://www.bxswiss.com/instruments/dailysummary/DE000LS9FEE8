--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6226c51a78fb413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5b88ff51cf4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7ea6a6611fd403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72d3a5476364970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f80e36ea1d420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7ea6a6611fd403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11709f42b3b4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72d3a5476364970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>