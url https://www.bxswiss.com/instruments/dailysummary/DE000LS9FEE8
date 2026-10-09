--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa5b88ff51cf4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a00b3e035b4f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72d3a5476364970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41b237a3eec4412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11709f42b3b4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72d3a5476364970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3847563caa4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41b237a3eec4412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>