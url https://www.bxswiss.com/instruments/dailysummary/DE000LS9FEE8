--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a00b3e035b4f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re064eab9f6b1417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41b237a3eec4412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04838e91193e46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3847563caa4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41b237a3eec4412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75ab9226c3e44d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04838e91193e46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovationsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FEE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>