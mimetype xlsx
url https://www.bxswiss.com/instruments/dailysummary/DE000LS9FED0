--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2501bf4d5f1645a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde45f713cdd4c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d6de4ecb74452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607d3b932eb945b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0d928add9248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d6de4ecb74452f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9649faffc9ef4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607d3b932eb945b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>