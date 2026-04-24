--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde45f713cdd4c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc8509f9a434fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607d3b932eb945b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43d3ad841f94e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9649faffc9ef4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607d3b932eb945b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103e0dbccec342b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43d3ad841f94e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>