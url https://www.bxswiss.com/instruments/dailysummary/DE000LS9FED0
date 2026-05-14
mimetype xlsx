--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc8509f9a434fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf343ead9ed884996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43d3ad841f94e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f79f57e74fa4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103e0dbccec342b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43d3ad841f94e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9abf918595d40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f79f57e74fa4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>