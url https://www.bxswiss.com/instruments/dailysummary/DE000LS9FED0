--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf343ead9ed884996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403cec0413ac4c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f79f57e74fa4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b70cca3e7c4337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9abf918595d40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f79f57e74fa4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a5e19cd8784e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b70cca3e7c4337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>