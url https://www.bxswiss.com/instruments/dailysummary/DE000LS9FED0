--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403cec0413ac4c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7e55ec84be4968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b70cca3e7c4337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f39d2867934d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a5e19cd8784e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b70cca3e7c4337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75df81ef352a4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f39d2867934d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>