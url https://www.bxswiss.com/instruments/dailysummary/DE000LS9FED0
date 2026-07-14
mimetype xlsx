--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7e55ec84be4968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27afa8095dc84653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f39d2867934d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c04b6aece7473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75df81ef352a4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f39d2867934d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9069c7190fb48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c04b6aece7473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>