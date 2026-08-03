--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27afa8095dc84653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e46b6efa3184498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c04b6aece7473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559a8bdf1f464a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9069c7190fb48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c04b6aece7473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10791102d0384fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559a8bdf1f464a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>