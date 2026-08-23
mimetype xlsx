--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e46b6efa3184498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ee01af41bc4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559a8bdf1f464a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437288de7dfa4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10791102d0384fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559a8bdf1f464a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9ebfb4419b45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437288de7dfa4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>