--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ee01af41bc4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6935724c164746ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437288de7dfa4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b08618782d48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9ebfb4419b45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437288de7dfa4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c11b5049ad4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b08618782d48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>