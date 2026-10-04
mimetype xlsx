--- v14 (2026-09-12)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6935724c164746ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad5be7f18874561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95b08618782d48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810e9d2aa0464e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c11b5049ad4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95b08618782d48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63572b54942e4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810e9d2aa0464e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>