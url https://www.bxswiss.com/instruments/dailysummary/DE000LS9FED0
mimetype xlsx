--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad5be7f18874561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaa24e400fff40bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810e9d2aa0464e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb4ebb362e04981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63572b54942e4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810e9d2aa0464e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb214baf2d7474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb4ebb362e04981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend Select Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FED0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>