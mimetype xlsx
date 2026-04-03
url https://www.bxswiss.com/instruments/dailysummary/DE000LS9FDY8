--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bddf024e62440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67dbaff814f4bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fcfd2b36014753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe62275191f4932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196d9660592d4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fcfd2b36014753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f6fe0b968940d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe62275191f4932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,203</x:t>
-[...279 lines deleted...]
-          <x:t>188,309</x:t>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>