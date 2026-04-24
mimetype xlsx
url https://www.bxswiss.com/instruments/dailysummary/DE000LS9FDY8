--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67dbaff814f4bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8181af126445be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe62275191f4932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bca8ac250234ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f6fe0b968940d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe62275191f4932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63414451412f4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bca8ac250234ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>