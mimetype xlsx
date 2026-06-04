--- v8 (2026-04-24)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca8181af126445be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d51b51979949b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bca8ac250234ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be2e6cadf734665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63414451412f4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bca8ac250234ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ea43f9c48c43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be2e6cadf734665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>213,881</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>