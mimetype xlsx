--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d51b51979949b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b92341ae23f4179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be2e6cadf734665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fce2477c5a48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ea43f9c48c43e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be2e6cadf734665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14e9ed3930c4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fce2477c5a48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>241,029</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>