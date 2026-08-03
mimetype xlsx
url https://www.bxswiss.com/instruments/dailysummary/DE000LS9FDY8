--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b92341ae23f4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f73e7c4bc84fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fce2477c5a48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb043d76d4d4cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re14e9ed3930c4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fce2477c5a48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccec88f8614d4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb043d76d4d4cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>