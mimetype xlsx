--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f73e7c4bc84fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5219a8037d0f4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb043d76d4d4cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8990f8f22143bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccec88f8614d4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb043d76d4d4cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182eb6dd800b43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8990f8f22143bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>