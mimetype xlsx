--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5219a8037d0f4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4774d33edba84687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a8990f8f22143bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c954e85ff94983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182eb6dd800b43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a8990f8f22143bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7afaabffa444fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c954e85ff94983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>229,050</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,905</x:t>
-[...598 lines deleted...]
-          <x:t>231,671</x:t>
+          <x:t>231,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>