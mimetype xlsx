--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4774d33edba84687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde68a0658e540e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c954e85ff94983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0c16d5ebc747e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7afaabffa444fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c954e85ff94983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc61dddb54354223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0c16d5ebc747e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>