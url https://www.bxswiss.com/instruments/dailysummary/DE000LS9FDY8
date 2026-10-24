--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde68a0658e540e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf29c101583a14e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c0c16d5ebc747e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cef79c109f44269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc61dddb54354223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c0c16d5ebc747e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05e84855d9b4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cef79c109f44269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien Lehne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>