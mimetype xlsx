--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6106f3c28e4df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra470cb3b7ab3437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58c611a10a046ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3705928b17c4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ae4f2d71ea49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58c611a10a046ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66897e9b7c0949eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3705928b17c4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,537</x:t>
@@ -791,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>