--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra470cb3b7ab3437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f650964c535434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3705928b17c4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f29269c647443c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66897e9b7c0949eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3705928b17c4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4bc51720a542f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f29269c647443c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>