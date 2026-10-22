--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f650964c535434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5441f8a2738b4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f29269c647443c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071bf28ec28a4b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e4bc51720a542f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f29269c647443c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae561c2835434063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071bf28ec28a4b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>