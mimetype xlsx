--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf14d553fc64f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfa5474c32f4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfe37cd572e4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5d92892da747e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d7dd2be55864a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfe37cd572e4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9fd216ff254668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5d92892da747e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>