--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccfa5474c32f4d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd507feb04e03400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5d92892da747e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2b711464f34185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9fd216ff254668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5d92892da747e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c9a2cfa90440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2b711464f34185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>