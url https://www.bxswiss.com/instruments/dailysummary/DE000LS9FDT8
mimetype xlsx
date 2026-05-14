--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd507feb04e03400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96974e90993e499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2b711464f34185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9356154164c2497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c9a2cfa90440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2b711464f34185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb011db5cf8104465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9356154164c2497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>