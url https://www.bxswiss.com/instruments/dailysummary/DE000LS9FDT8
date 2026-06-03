--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96974e90993e499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee11914f6e64d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9356154164c2497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f8afadbe0f47dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb011db5cf8104465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9356154164c2497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8b52092aec4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f8afadbe0f47dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>