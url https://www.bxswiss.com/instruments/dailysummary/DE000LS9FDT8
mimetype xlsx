--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee11914f6e64d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954507af18c74c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f8afadbe0f47dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399b8fee66054dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8b52092aec4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f8afadbe0f47dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22200709737843cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399b8fee66054dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>