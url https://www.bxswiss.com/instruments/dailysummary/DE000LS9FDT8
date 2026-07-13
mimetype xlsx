--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954507af18c74c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c9c14e3ba644a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399b8fee66054dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd7fbfd84a84c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22200709737843cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399b8fee66054dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719c608e57fd4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd7fbfd84a84c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>299,437</x:t>
-[...306 lines deleted...]
-          <x:t>306,979</x:t>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>