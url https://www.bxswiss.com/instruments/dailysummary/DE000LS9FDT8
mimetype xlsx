--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c9c14e3ba644a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562358680c384867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd7fbfd84a84c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8deb4414acb040b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719c608e57fd4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd7fbfd84a84c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99ce5edc0ad4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8deb4414acb040b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>