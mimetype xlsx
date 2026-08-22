--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562358680c384867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref6106f3c28e4df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8deb4414acb040b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58c611a10a046ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra99ce5edc0ad4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8deb4414acb040b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ae4f2d71ea49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58c611a10a046ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HB High Potentials</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FDT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>