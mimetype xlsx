--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0e192642d24223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74fe0afa3ab4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91e77b55fe343b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023a3dee5047484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7ca7d39f3c4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91e77b55fe343b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0dd35956034e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023a3dee5047484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...458 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,599</x:t>
-[...144 lines deleted...]
-          <x:t>88,087</x:t>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>