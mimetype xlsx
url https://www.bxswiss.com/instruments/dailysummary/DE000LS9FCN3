--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74fe0afa3ab4a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dd6bc53dc34cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023a3dee5047484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb8dd8aa92b4b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0dd35956034e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023a3dee5047484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2994056aa18248a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb8dd8aa92b4b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>85,381</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,424</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>85,384</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>