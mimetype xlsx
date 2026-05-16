--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dd6bc53dc34cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3526e95ad5764d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb8dd8aa92b4b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30656143a3f4fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2994056aa18248a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb8dd8aa92b4b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98a359b1df34a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30656143a3f4fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>