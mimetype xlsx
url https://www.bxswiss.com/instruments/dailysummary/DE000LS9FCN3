--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3526e95ad5764d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870fe8668f89427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re30656143a3f4fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b96722ead84a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98a359b1df34a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re30656143a3f4fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5631b388c22c4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b96722ead84a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,795</x:t>
-[...129 lines deleted...]
-          <x:t>83,348</x:t>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,053</x:t>
-[...139 lines deleted...]
-          <x:t>83,750</x:t>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>