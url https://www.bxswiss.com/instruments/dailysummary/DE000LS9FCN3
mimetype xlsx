--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870fe8668f89427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f1e9788aee4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b96722ead84a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161b52ba26e84886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5631b388c22c4adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b96722ead84a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aca1941eb847ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161b52ba26e84886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>83,348</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,053</x:t>
-[...394 lines deleted...]
-          <x:t>84,606</x:t>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>84,674</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>