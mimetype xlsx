--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f1e9788aee4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cab494fecfd49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161b52ba26e84886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164b497b20c541f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aca1941eb847ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161b52ba26e84886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255e0c4c08d341b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164b497b20c541f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>