--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cab494fecfd49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975b1c090d804f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164b497b20c541f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0b7cb4df4e4ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255e0c4c08d341b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164b497b20c541f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf50fbe5672543c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0b7cb4df4e4ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>