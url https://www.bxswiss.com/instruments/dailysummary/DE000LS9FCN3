--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975b1c090d804f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c57f88dd234065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0b7cb4df4e4ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cee9e5207c840cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf50fbe5672543c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0b7cb4df4e4ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb60d16d18fc4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cee9e5207c840cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>87,681</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>87,922</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>