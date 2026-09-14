--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c57f88dd234065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757d29a2d0de4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cee9e5207c840cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0aa71381144e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb60d16d18fc4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cee9e5207c840cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab779b5c512433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0aa71381144e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>