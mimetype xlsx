--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757d29a2d0de4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d85f2a2c43447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d0aa71381144e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree860738d7334aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab779b5c512433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d0aa71381144e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd695af995e7e41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree860738d7334aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>