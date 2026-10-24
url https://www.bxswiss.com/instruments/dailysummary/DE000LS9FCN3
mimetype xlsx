--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d85f2a2c43447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69b47474d2e4b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree860738d7334aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91fe6960e0f8426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd695af995e7e41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree860738d7334aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cfedd068da47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91fe6960e0f8426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Acquisition Targets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,171</x:t>
-[...279 lines deleted...]
-          <x:t>86,032</x:t>
+          <x:t>87,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>