--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a2599cb4e5450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3a2cda2e9c427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5115a0b35c6043b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9dbdac0d024dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88bda855bd04963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5115a0b35c6043b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87cf0da806e4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9dbdac0d024dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>