--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3a2cda2e9c427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003c4edd08a24e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa9dbdac0d024dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc1f6ac1df24966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87cf0da806e4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa9dbdac0d024dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb70988e50384169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc1f6ac1df24966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>227,734</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>