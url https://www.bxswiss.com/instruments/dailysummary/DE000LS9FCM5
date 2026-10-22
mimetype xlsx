--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003c4edd08a24e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd7f6a199154531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc1f6ac1df24966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15cc899601144772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb70988e50384169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc1f6ac1df24966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8112ff70e9584377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15cc899601144772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>226,315</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,954</x:t>
-[...566 lines deleted...]
-          <x:t>225,957</x:t>
+          <x:t>224,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>