--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc730ed42e9cb477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ada18e048fd4524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d023fccba79461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2042c66126648f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da9e76c9f8f4228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d023fccba79461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa3da740742445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2042c66126648f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...82 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>