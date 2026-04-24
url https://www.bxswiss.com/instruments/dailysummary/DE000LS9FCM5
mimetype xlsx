--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ada18e048fd4524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1292bad3c3ec40fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2042c66126648f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05eb68865431436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa3da740742445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2042c66126648f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23ba0ff37174a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05eb68865431436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,115 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>