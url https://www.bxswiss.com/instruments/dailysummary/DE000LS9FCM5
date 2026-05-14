--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1292bad3c3ec40fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035e2ba4f87b49fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05eb68865431436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be542a0b6eb44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc23ba0ff37174a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05eb68865431436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff5d1e3b93b466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be542a0b6eb44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,379 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>