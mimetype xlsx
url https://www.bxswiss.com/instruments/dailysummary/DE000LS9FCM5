--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035e2ba4f87b49fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9b8b91724a45f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be542a0b6eb44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033394557592499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff5d1e3b93b466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be542a0b6eb44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ac2db3cc834d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033394557592499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,188 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...136 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -497,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>