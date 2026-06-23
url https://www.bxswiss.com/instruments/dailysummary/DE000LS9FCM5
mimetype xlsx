--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9b8b91724a45f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5d99b71f50497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033394557592499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re765f23f20df49a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ac2db3cc834d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033394557592499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462ec0506a054b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re765f23f20df49a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>