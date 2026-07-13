--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5d99b71f50497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc236b7f2ce0342ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re765f23f20df49a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac41f19097f4e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462ec0506a054b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re765f23f20df49a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e83899025a4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac41f19097f4e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>