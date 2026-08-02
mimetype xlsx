--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc236b7f2ce0342ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615fea1721ec4b69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac41f19097f4e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f48bd7564004333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44e83899025a4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac41f19097f4e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c83004737345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f48bd7564004333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>