--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615fea1721ec4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a2599cb4e5450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f48bd7564004333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5115a0b35c6043b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c83004737345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f48bd7564004333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88bda855bd04963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5115a0b35c6043b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Simple Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>