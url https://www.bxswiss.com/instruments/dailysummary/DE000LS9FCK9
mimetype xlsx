--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962dd14101524de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c02f5047d644751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d6f6edcc3204db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d78e0551c74364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4316885848d04a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d6f6edcc3204db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e48cfcedaba465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d78e0551c74364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>