--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c02f5047d644751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df213871fb144ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d78e0551c74364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f900d9a18b44217"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e48cfcedaba465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d78e0551c74364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72d6be57cc5472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f900d9a18b44217" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>