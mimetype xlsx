--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df213871fb144ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8f7e1afdd145ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f900d9a18b44217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54dda5cf0d304547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72d6be57cc5472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f900d9a18b44217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064971e1708d412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54dda5cf0d304547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>