--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8f7e1afdd145ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70156cd9f074e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54dda5cf0d304547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e85a82dda94138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064971e1708d412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54dda5cf0d304547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813e3f0259214733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e85a82dda94138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>