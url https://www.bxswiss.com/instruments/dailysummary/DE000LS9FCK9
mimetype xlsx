--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70156cd9f074e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795d4037a8904d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e85a82dda94138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8102b7a1904f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813e3f0259214733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e85a82dda94138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e06fbfa3dc4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8102b7a1904f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>