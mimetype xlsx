--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795d4037a8904d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb036e0859fb14b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8102b7a1904f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48adffbf24374f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e06fbfa3dc4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8102b7a1904f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a6844a4caf4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48adffbf24374f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>