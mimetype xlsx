--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb036e0859fb14b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89242ad64af849bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48adffbf24374f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fd988dd9854c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a6844a4caf4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48adffbf24374f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aad820cbfbf4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fd988dd9854c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>