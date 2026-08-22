--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89242ad64af849bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a63a91ccb24880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fd988dd9854c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3041d5adca6f42e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5aad820cbfbf4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fd988dd9854c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd64c0e7247e410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3041d5adca6f42e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>