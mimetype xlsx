--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a63a91ccb24880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6136c6e698d14a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3041d5adca6f42e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ff973b2f80452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd64c0e7247e410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3041d5adca6f42e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653141d8c2424b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ff973b2f80452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>321,796</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,734</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,177</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>