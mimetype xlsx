--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6136c6e698d14a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53faf871a66d4df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ff973b2f80452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8c724c4471451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653141d8c2424b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ff973b2f80452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d7909b79c641c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8c724c4471451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>