--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53faf871a66d4df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6039e8c2cf4a401b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8c724c4471451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28393c9c4460474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d7909b79c641c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8c724c4471451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b36237a72a4460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28393c9c4460474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendaktienwerte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FCK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>