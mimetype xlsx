--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b55dfdcffa84b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ec8b97c3e04266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355753242d684e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe5311097c24ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af7ccd24864b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355753242d684e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4a533dc5704c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe5311097c24ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>