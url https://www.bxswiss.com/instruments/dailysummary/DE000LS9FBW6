--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ec8b97c3e04266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1393f18dd3444fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe5311097c24ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dece94ee17a4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4a533dc5704c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe5311097c24ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf52052a6316b4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dece94ee17a4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>