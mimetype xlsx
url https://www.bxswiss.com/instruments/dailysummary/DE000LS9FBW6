--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbc0ce1271d4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbb966abf2d49f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c92a3b4a8124a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1412965dee934c8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a38c105db34489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c92a3b4a8124a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d206224169421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1412965dee934c8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>344,492</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>