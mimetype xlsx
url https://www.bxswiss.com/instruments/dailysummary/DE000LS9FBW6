--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recbb966abf2d49f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re232fcb4d5154eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1412965dee934c8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e01c49068c4451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d206224169421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1412965dee934c8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb0653202aa4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e01c49068c4451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>