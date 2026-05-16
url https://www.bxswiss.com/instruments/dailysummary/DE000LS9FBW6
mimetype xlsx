--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re232fcb4d5154eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc091dc2ff6714f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e01c49068c4451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2942a7bc2d224278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb0653202aa4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e01c49068c4451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6644d79205243e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2942a7bc2d224278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>