--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc091dc2ff6714f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b6bab410ad45bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2942a7bc2d224278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166e002e85184211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6644d79205243e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2942a7bc2d224278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34e9cf14c564135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166e002e85184211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>369,399</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>376,654</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>