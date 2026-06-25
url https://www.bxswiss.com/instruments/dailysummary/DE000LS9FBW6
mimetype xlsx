--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b6bab410ad45bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e12d839a2e4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166e002e85184211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f23466433c4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34e9cf14c564135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166e002e85184211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4689562c2ae42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f23466433c4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>360,996</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>377,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>