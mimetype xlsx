--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06e12d839a2e4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b53be0b23c409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f23466433c4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65c1f9f7291433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4689562c2ae42ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f23466433c4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62863758a751429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65c1f9f7291433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>