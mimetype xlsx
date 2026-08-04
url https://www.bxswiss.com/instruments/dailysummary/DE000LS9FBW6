--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b53be0b23c409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a228b9db9748a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb65c1f9f7291433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea84a4d320f4c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62863758a751429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb65c1f9f7291433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8d72a70e794dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea84a4d320f4c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>