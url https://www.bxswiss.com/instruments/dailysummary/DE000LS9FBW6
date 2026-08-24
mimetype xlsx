--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a228b9db9748a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b289bfc9414860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea84a4d320f4c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8282186f7d9048ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f8d72a70e794dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea84a4d320f4c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740180ad71754de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8282186f7d9048ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>