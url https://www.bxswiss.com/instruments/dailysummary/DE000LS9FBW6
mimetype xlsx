--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b289bfc9414860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b55dfdcffa84b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8282186f7d9048ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R355753242d684e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740180ad71754de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8282186f7d9048ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af7ccd24864b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R355753242d684e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value &amp; Liquidität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>