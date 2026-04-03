--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67df10fcd5442d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacca573a7e94a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d044019f7a64fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdba5394ad7f45d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de72299275c4096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d044019f7a64fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5d1166d2924a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdba5394ad7f45d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>109,932</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,009</x:t>
-[...598 lines deleted...]
-          <x:t>108,908</x:t>
+          <x:t>110,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>