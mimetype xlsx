--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacca573a7e94a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5935790edcae4e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdba5394ad7f45d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda700e58eb82482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5d1166d2924a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdba5394ad7f45d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5e0b417f6f4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda700e58eb82482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>106,159</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,366</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>108,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,120</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>