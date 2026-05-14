--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5935790edcae4e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286ece53d5d143c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda700e58eb82482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83f8e5a2563497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc5e0b417f6f4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda700e58eb82482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ea90af64824c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83f8e5a2563497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>