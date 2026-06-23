--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286ece53d5d143c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66484ba46b04856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83f8e5a2563497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21a6f57998f4ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ea90af64824c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83f8e5a2563497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f6089f59bb44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21a6f57998f4ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,324</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>