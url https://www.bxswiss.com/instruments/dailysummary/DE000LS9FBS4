--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66484ba46b04856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7c6a5d87db44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21a6f57998f4ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3518e32dba448d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f6089f59bb44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21a6f57998f4ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb163aaee1ec94668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3518e32dba448d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>