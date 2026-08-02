--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7c6a5d87db44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1d42f805414b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3518e32dba448d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b1085df46349a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb163aaee1ec94668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3518e32dba448d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e2986209154e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b1085df46349a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>