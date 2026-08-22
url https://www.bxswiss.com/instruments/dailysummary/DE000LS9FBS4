--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1d42f805414b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9f4f6954e74f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b1085df46349a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322b63468acc48ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e2986209154e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b1085df46349a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bca52f3d0a04c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322b63468acc48ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>