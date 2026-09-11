--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a9f4f6954e74f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb0df8a15664fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R322b63468acc48ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216988aeb3f145f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bca52f3d0a04c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R322b63468acc48ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf231f76a1edf40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216988aeb3f145f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>