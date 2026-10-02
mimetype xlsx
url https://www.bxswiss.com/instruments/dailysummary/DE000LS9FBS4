--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb0df8a15664fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c294f467ea4f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216988aeb3f145f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed3a0b1693149be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf231f76a1edf40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216988aeb3f145f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7c6225f440400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed3a0b1693149be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>111,902</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,869</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>