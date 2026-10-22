--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c294f467ea4f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7917fb0331a84504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed3a0b1693149be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a65c4abf9d4ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7c6225f440400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed3a0b1693149be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b54f8b100ff4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a65c4abf9d4ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zugwinde</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>113,744</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,457</x:t>
-[...463 lines deleted...]
-          <x:t>115,164</x:t>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>