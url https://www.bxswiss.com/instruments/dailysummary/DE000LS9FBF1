--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7404409bf8aa4926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a26d0509ca4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07d1b851c414115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9af940fbc894eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red93e177dafe4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07d1b851c414115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ba75f525b644d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9af940fbc894eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>5,297</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,137</x:t>
-[...195 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,058</x:t>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,022</x:t>
-[...281 lines deleted...]
-          <x:t>5,053</x:t>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,017</x:t>
-[...31 lines deleted...]
-          <x:t>5,065</x:t>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>