--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a26d0509ca4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6501c34e7f4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9af940fbc894eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2c751af81c4723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ba75f525b644d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9af940fbc894eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e15ad070f76443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2c751af81c4723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,234</x:t>
-[...85 lines deleted...]
-          <x:t>5,181</x:t>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,219</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>5,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,125</x:t>
-[...171 lines deleted...]
-          <x:t>5,023</x:t>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>