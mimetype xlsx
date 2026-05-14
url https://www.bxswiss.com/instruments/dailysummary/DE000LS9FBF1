--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6501c34e7f4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf7b7b52eb42b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2c751af81c4723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ddae46fcf974ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e15ad070f76443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2c751af81c4723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d280a86d23d4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ddae46fcf974ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,941</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,939</x:t>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>5,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>