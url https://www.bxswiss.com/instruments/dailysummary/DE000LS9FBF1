--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf7b7b52eb42b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f641ed63344255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ddae46fcf974ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8acfc58c5349a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d280a86d23d4ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ddae46fcf974ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfceabf50d7f4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8acfc58c5349a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,163</x:t>
-[...70 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,241</x:t>
-[...26 lines deleted...]
-          <x:t>5,225</x:t>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,112</x:t>
-[...16 lines deleted...]
-          <x:t>5,138</x:t>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>5,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,214</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,181</x:t>
-[...188 lines deleted...]
-          <x:t>5,032</x:t>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>