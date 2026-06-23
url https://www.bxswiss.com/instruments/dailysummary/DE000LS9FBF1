--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f641ed63344255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400de6865fb142d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e8acfc58c5349a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab818a44265c4edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfceabf50d7f4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e8acfc58c5349a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8b2c3e310f4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab818a44265c4edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,214</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,181</x:t>
-[...11 lines deleted...]
-          <x:t>5,209</x:t>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,097</x:t>
-[...517 lines deleted...]
-          <x:t>4,974</x:t>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>