--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400de6865fb142d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7798c0d1028d4c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab818a44265c4edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3468648a48e1427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8b2c3e310f4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab818a44265c4edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b7a57b1c7f4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3468648a48e1427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,103</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,079</x:t>
-[...173 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>5,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,170</x:t>
-[...53 lines deleted...]
-          <x:t>5,194</x:t>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,114</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>5,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,147</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>