--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7798c0d1028d4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e55e7c57a614510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3468648a48e1427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e26dccae4a643e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b7a57b1c7f4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3468648a48e1427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810aa611fc47449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e26dccae4a643e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>5,555</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,523</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>5,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,739</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>