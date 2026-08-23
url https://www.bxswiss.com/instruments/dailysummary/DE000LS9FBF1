--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e55e7c57a614510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214b15bc8aff4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e26dccae4a643e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12b767f5f5c4714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R810aa611fc47449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e26dccae4a643e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3c5cfdf334337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12b767f5f5c4714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,847</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,039</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>6,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,150</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>