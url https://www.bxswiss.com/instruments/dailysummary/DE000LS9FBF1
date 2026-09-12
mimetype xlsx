--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214b15bc8aff4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2d21f829144edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12b767f5f5c4714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0807e71d669f468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3c5cfdf334337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12b767f5f5c4714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb509cdd50acb4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0807e71d669f468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,150</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,146</x:t>
-[...458 lines deleted...]
-          <x:t>6,092</x:t>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,202</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,122</x:t>
-[...4 lines deleted...]
-          <x:t>6,240</x:t>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>