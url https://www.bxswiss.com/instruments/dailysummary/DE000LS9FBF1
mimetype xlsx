--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2d21f829144edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e32c2245e44d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0807e71d669f468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb536bf85791c4a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb509cdd50acb4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0807e71d669f468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa0bb0ade1e4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb536bf85791c4a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,180</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,170</x:t>
-[...620 lines deleted...]
-          <x:t>6,209</x:t>
+          <x:t>6,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>