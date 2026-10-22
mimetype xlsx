--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e32c2245e44d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793945dfbb8a4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb536bf85791c4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d805f2110e4df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa0bb0ade1e4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb536bf85791c4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37c2ffba9004df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d805f2110e4df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PREVIOUS YEAR'S WINNER</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,469</x:t>
-[...561 lines deleted...]
-          <x:t>6,332</x:t>
+          <x:t>6,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,221</x:t>
-[...31 lines deleted...]
-          <x:t>6,096</x:t>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>