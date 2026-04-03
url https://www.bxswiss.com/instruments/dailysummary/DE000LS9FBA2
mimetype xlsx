--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dbb280ce1fd4627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f08b2b52153494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb33b1d887824964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d5e4eac9bb94c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76317244d3834d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb33b1d887824964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed3e0cd45b4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d5e4eac9bb94c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>