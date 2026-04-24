--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f08b2b52153494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9175d0d57b254f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d5e4eac9bb94c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55102c99ffe1408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ed3e0cd45b4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d5e4eac9bb94c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89e4f16ca314dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55102c99ffe1408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>