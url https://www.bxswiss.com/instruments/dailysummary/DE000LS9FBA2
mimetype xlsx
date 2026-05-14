--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9175d0d57b254f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1980bef670c14c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55102c99ffe1408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f24122ef114967"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89e4f16ca314dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55102c99ffe1408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f58952a949745d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f24122ef114967" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>