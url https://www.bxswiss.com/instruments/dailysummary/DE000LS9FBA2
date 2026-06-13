--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1980bef670c14c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0bb027379f4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f24122ef114967"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42daebb7b30541c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f58952a949745d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f24122ef114967" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5717251a2648e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42daebb7b30541c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>