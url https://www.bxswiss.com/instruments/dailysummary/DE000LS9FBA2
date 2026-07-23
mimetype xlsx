--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0bb027379f4c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b5ca1614be41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42daebb7b30541c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29652684c6b45e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5717251a2648e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42daebb7b30541c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7725d84845f94dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29652684c6b45e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>279,597</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>