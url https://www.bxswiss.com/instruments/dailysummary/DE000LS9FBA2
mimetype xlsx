--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b5ca1614be41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d443c5743d4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29652684c6b45e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ac644a744d4c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7725d84845f94dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29652684c6b45e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27dbe4790bd4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ac644a744d4c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>