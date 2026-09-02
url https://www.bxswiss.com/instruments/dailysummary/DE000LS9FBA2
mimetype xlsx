--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d443c5743d4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a72144ffb44f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2ac644a744d4c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e626cfd28f14bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27dbe4790bd4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2ac644a744d4c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf074202330a84f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e626cfd28f14bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>