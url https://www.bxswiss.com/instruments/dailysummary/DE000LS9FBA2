--- v12 (2026-09-02)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a72144ffb44f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34075b966fb481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e626cfd28f14bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f44d8ad53af4f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf074202330a84f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e626cfd28f14bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e83d09f66174dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f44d8ad53af4f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>295,849</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>