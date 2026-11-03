--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34075b966fb481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60497a217e3a4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f44d8ad53af4f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf098b361b1cd461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e83d09f66174dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f44d8ad53af4f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f7b1ee12c1440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf098b361b1cd461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Verteidigung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FBA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>