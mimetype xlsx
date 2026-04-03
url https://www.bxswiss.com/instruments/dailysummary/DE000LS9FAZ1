--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8393ded6ac1d4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba238876dd624520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1c176629864a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fac0b8d2d647ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82cc317e1604047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1c176629864a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49acbd2650b42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fac0b8d2d647ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>