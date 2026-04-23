--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba238876dd624520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f9539029d54204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fac0b8d2d647ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d75526a1ad84981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc49acbd2650b42bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fac0b8d2d647ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e75b5153364daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d75526a1ad84981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,042</x:t>
-[...603 lines deleted...]
-          <x:t>234,515</x:t>
+          <x:t>245,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>