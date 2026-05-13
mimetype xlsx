--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f9539029d54204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88eca54d7a2d44d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d75526a1ad84981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc207b2df54c948f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e75b5153364daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d75526a1ad84981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c0e50a052d4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc207b2df54c948f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>