--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88eca54d7a2d44d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5131a83481394669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc207b2df54c948f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7382c7fcf84485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c0e50a052d4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc207b2df54c948f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4c19b438d04603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7382c7fcf84485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>