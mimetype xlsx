--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5131a83481394669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f93340063494961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7382c7fcf84485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243b010a3cd84a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4c19b438d04603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7382c7fcf84485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d55312b3714496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243b010a3cd84a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>