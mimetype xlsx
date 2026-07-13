--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f93340063494961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a84074601f4633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243b010a3cd84a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b48c28e6bd458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d55312b3714496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243b010a3cd84a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a8b5dd99b94db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b48c28e6bd458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>