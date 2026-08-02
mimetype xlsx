--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a84074601f4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4ff7a1b74e4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b48c28e6bd458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d52e94315140b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a8b5dd99b94db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b48c28e6bd458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e01bb3df4994c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d52e94315140b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>