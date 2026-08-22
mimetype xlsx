--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4ff7a1b74e4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160c073a0bc14cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d52e94315140b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01639fc86bd456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e01bb3df4994c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d52e94315140b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48578e4fc82840fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01639fc86bd456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>