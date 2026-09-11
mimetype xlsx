--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160c073a0bc14cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e63a128f9247b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01639fc86bd456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831380b9937b427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48578e4fc82840fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01639fc86bd456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8d0f3e339c4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831380b9937b427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>