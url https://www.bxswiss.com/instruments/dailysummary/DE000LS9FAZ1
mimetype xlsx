--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e63a128f9247b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e62aba1c357432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831380b9937b427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa74a2ef50140d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8d0f3e339c4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831380b9937b427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd958124fd4674de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa74a2ef50140d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>