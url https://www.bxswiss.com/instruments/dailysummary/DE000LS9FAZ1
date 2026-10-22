--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e62aba1c357432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21ac3ed77277404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fa74a2ef50140d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4068538f9539443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd958124fd4674de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fa74a2ef50140d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4b171579e54906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4068538f9539443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kleinanleger-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>