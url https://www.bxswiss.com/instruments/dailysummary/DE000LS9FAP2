--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5556d4751b0540dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36717329d6664ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa3afe7f4ea4dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79dc350ca9cf4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36587a70e99741e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa3afe7f4ea4dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77872c65cfba4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79dc350ca9cf4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>