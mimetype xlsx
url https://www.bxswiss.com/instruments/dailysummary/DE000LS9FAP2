--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36717329d6664ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f5eb54e87646c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79dc350ca9cf4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6146325c15284a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77872c65cfba4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79dc350ca9cf4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139117496bab4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6146325c15284a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>