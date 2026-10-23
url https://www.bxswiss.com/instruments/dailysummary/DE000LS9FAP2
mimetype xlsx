--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8f5eb54e87646c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3dacb51cbc4d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6146325c15284a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2948a04484a4c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139117496bab4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6146325c15284a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eff0ec8bb2a4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2948a04484a4c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>