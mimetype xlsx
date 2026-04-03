--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e9965acf0d4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f8d59f00fd413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1abd78e6f39d47e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e17e09f83e48e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8bbcd00ce84d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1abd78e6f39d47e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b7f79e942e48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e17e09f83e48e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>437,044</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>436,301</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>437,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,155</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>