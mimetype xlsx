--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f8d59f00fd413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf642d4f26e204574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e17e09f83e48e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4bafc238604eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b7f79e942e48f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e17e09f83e48e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3362dc528e4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4bafc238604eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>435,903</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>433,397</x:t>
-[...355 lines deleted...]
-          <x:t>426,392</x:t>
+          <x:t>437,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>