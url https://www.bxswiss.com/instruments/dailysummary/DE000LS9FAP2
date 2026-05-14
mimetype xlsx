--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf642d4f26e204574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re648dff3916d4c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4bafc238604eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79023708789a4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3362dc528e4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4bafc238604eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fddd17c2bed4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79023708789a4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>