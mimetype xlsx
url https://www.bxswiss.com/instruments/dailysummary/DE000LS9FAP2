--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re648dff3916d4c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b8e9f45edb44ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79023708789a4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586d898443c9489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fddd17c2bed4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79023708789a4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550f1beca4e14ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586d898443c9489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>