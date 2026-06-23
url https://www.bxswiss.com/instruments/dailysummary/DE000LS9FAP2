--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b8e9f45edb44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb78b44de2f04e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586d898443c9489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f63a5e2793c4fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550f1beca4e14ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586d898443c9489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4e2ba014ff4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f63a5e2793c4fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>