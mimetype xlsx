--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb78b44de2f04e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra929a00fd43c4194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f63a5e2793c4fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966399aa63904cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4e2ba014ff4aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f63a5e2793c4fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf7f432d5c04f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966399aa63904cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>