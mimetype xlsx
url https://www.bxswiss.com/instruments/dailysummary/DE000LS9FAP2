--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra929a00fd43c4194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900841b6b4204f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R966399aa63904cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2737c8878fe44191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf7f432d5c04f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R966399aa63904cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e0059dc73c4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2737c8878fe44191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>