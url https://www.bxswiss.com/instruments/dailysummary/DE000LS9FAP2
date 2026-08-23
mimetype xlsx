--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900841b6b4204f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5556d4751b0540dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2737c8878fe44191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa3afe7f4ea4dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e0059dc73c4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2737c8878fe44191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36587a70e99741e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa3afe7f4ea4dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Aktien US / EU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAP2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>