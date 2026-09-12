--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcde727a9dfb4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7587b56686854aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5973df9d94a14da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d02c554101b426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f4e32c24d74827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5973df9d94a14da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c2237f3e8b46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d02c554101b426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,257</x:t>
-[...58 lines deleted...]
-          <x:t>120,177</x:t>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,339</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>120,263</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>