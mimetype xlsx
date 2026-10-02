--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7587b56686854aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812ac22fec1f41d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d02c554101b426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed0fdb773f14d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c2237f3e8b46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d02c554101b426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a547a602334d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed0fdb773f14d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>120,177</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,339</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>120,578</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>121,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>