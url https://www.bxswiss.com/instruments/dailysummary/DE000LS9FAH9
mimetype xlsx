--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812ac22fec1f41d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ba52252e854ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed0fdb773f14d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc936c44d0cc74711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a547a602334d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed0fdb773f14d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726bfec426094b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc936c44d0cc74711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>120,724</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,687</x:t>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>