--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d328c5ca4e84121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bef4d140374499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b61ff8f9a14d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089e9c60cbf844cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08546fe09a424a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b61ff8f9a14d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5230349b46bd4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089e9c60cbf844cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>117,685</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,782</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>117,936</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>116,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>