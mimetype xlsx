--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bef4d140374499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb117f43dd784406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089e9c60cbf844cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cc7ff465c14cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5230349b46bd4ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089e9c60cbf844cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a5c55e342647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cc7ff465c14cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>