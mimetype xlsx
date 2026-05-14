--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb117f43dd784406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra515f7ed04d149a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cc7ff465c14cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a2ca41c16f45f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a5c55e342647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cc7ff465c14cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c2b8e5051f41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a2ca41c16f45f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>118,042</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>118,117</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>118,290</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>