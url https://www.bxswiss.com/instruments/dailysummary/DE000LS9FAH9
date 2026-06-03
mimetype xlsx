--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra515f7ed04d149a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f21903558e44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a2ca41c16f45f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe74658155a941c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c2b8e5051f41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a2ca41c16f45f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe900726f5854462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe74658155a941c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>118,117</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>118,045</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>118,093</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,908</x:t>
-[...166 lines deleted...]
-          <x:t>118,078</x:t>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>