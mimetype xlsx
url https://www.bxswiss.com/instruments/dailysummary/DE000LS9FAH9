--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11f21903558e44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe96fb244cf54151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe74658155a941c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf128a6fa9fd412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe900726f5854462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe74658155a941c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa55b19108e4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf128a6fa9fd412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>117,925</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>117,822</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>