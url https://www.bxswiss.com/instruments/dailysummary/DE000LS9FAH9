--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe96fb244cf54151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc34c22c2aa44b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf128a6fa9fd412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2554cfa0617f46c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa55b19108e4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf128a6fa9fd412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce656aa8af304a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2554cfa0617f46c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>117,968</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>118,567</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,431</x:t>
-[...75 lines deleted...]
-          <x:t>119,247</x:t>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,205</x:t>
-[...26 lines deleted...]
-          <x:t>119,015</x:t>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>