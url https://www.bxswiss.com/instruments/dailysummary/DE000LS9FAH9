--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc34c22c2aa44b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c27da887524a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2554cfa0617f46c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab63eb14ad54b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce656aa8af304a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2554cfa0617f46c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729daf0f4f89477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab63eb14ad54b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>118,531</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>118,521</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>118,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>