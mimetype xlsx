--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c27da887524a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcde727a9dfb4283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab63eb14ad54b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5973df9d94a14da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729daf0f4f89477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab63eb14ad54b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f4e32c24d74827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5973df9d94a14da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Darvas System Top Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>