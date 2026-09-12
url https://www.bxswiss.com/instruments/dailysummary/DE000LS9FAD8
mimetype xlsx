--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389eefbf5c2f4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10852cca8964f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60beaf5a5b5d4675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7921771372d4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b897e60e8d8461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60beaf5a5b5d4675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2583a82643474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7921771372d4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>137,208</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>137,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>