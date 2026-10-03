--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10852cca8964f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe44eba68ce4aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7921771372d4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6707509b38a24c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e2583a82643474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7921771372d4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218e1fc3a1bd48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6707509b38a24c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>