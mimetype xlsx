--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe44eba68ce4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc042a9d101ac45ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6707509b38a24c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504bdeaf41b84ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218e1fc3a1bd48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6707509b38a24c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3e6454958447c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504bdeaf41b84ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>