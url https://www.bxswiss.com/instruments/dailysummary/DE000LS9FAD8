--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3ea5a659414c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3a1fa99fc94000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115497d28d574411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841ed6b881c74a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf77b66691c3145bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115497d28d574411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefc61dfd7ba4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841ed6b881c74a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>