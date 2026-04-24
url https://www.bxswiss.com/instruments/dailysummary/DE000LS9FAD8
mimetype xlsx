--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3a1fa99fc94000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60f412e83ce4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841ed6b881c74a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc166b7f76b421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefc61dfd7ba4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841ed6b881c74a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26b14267b47453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc166b7f76b421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>