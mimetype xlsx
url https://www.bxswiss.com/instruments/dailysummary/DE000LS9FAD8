--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60f412e83ce4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b76b39a8c4a4d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc166b7f76b421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce548aa967f649ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26b14267b47453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc166b7f76b421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32329b1c786c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce548aa967f649ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>