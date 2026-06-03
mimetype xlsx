--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b76b39a8c4a4d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8839326b78a94fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce548aa967f649ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1f04a33ffa4aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32329b1c786c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce548aa967f649ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641445272cd84904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1f04a33ffa4aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>