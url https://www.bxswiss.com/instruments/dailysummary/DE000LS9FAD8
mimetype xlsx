--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8839326b78a94fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cec41efcb3439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1f04a33ffa4aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4387879be7b04333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641445272cd84904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1f04a33ffa4aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b99036509d4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4387879be7b04333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>