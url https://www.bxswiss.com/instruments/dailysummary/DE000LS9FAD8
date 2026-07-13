--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cec41efcb3439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76838a8a42b147e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4387879be7b04333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee257dfc86a4eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b99036509d4ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4387879be7b04333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f8abec64874cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee257dfc86a4eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>