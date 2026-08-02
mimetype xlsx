--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76838a8a42b147e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d51e85855344e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee257dfc86a4eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb1b7f1d88a4164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f8abec64874cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee257dfc86a4eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca4935ed7c0416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb1b7f1d88a4164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>