--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d51e85855344e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389eefbf5c2f4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb1b7f1d88a4164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60beaf5a5b5d4675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca4935ed7c0416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb1b7f1d88a4164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b897e60e8d8461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60beaf5a5b5d4675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KONSUM WELTWEIT</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9FAD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>