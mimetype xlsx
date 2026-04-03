--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b34e3f0b844d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5e1bb3aa7f4db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783fbf46412248d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7853fe90c5584239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a46059f91c04770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783fbf46412248d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a423e8c866402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7853fe90c5584239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>209,515</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>