--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5e1bb3aa7f4db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9464ab00be1439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7853fe90c5584239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfc1fe835114eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a423e8c866402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7853fe90c5584239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a5c1e591c144a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfc1fe835114eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>