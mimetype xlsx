--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9464ab00be1439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18decf121c6745d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cfc1fe835114eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2484ecf3e0fd464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a5c1e591c144a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cfc1fe835114eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f92b9509054f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2484ecf3e0fd464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>212,114</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>