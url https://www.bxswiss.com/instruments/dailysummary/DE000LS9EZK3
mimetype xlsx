--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18decf121c6745d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d56e685b77c4553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2484ecf3e0fd464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ebd2f17a964fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f92b9509054f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2484ecf3e0fd464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a5d2444e6c4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ebd2f17a964fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>