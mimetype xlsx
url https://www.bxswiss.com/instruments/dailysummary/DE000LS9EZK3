--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d56e685b77c4553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704994643c92451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ebd2f17a964fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203bc732cfb34b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a5d2444e6c4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ebd2f17a964fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc11d56bc514ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203bc732cfb34b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,828</x:t>
-[...252 lines deleted...]
-          <x:t>230,738</x:t>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>