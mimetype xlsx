--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704994643c92451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0e86c743d34ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R203bc732cfb34b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec9fbd1cac84f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc11d56bc514ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R203bc732cfb34b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8437ae6d345a459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec9fbd1cac84f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>