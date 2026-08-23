--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0e86c743d34ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe15b8a6e414436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec9fbd1cac84f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7945309132547b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8437ae6d345a459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec9fbd1cac84f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf185f29061b8436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7945309132547b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>