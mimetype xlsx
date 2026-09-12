--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe15b8a6e414436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2888173bbee456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7945309132547b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fab516f77c34924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf185f29061b8436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7945309132547b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458f84a65551427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fab516f77c34924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>