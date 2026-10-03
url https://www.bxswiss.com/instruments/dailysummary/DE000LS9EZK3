--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2888173bbee456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6439b33ad3294991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fab516f77c34924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cbeb58b8ab4d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458f84a65551427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fab516f77c34924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096ad41bd11f44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cbeb58b8ab4d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>