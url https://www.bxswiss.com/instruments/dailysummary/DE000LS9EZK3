--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6439b33ad3294991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f575d50484423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4cbeb58b8ab4d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b3d7a2fee04453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096ad41bd11f44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4cbeb58b8ab4d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabadc501500425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b3d7a2fee04453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktbeobachtungs Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>249,241</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,278</x:t>
-[...48 lines deleted...]
-          <x:t>248,890</x:t>
+          <x:t>248,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,682</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>247,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>