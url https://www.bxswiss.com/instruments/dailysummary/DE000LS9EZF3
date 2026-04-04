--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ed05ac0797148ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ea568b7020404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36345e156f7496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3957ea63cdb47d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4537ea77ad264907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36345e156f7496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17eb0bafadf14544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3957ea63cdb47d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>