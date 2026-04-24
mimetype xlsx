--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ea568b7020404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e40875ecdd648c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3957ea63cdb47d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e19a61feb574690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17eb0bafadf14544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3957ea63cdb47d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3724a41a1ac47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e19a61feb574690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>