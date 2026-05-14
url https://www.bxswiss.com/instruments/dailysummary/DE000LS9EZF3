--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e40875ecdd648c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7337e6e3a9a4531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e19a61feb574690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796da5c7ced744c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3724a41a1ac47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e19a61feb574690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9220a79fdba410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796da5c7ced744c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>