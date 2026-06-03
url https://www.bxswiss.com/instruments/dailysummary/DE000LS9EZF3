--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7337e6e3a9a4531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832656faee594ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796da5c7ced744c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e0eafae87d4e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9220a79fdba410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796da5c7ced744c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6119f47fd32842cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e0eafae87d4e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>