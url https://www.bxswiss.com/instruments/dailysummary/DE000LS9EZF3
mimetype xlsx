--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R832656faee594ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084faf43544f4dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e0eafae87d4e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8018a79ad414c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6119f47fd32842cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e0eafae87d4e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re787600742d94148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8018a79ad414c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>