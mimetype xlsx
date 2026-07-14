--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084faf43544f4dc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010d831d7b8c41bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8018a79ad414c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8910eea77ce443b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re787600742d94148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8018a79ad414c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a607d134534f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8910eea77ce443b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>