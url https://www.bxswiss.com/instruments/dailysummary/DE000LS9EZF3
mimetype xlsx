--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010d831d7b8c41bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c5c58f99dd41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8910eea77ce443b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57cb92e91fe420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a607d134534f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8910eea77ce443b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d87c1b72054e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57cb92e91fe420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>