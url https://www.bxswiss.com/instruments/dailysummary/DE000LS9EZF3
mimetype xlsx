--- v13 (2026-08-03)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c5c58f99dd41fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6ed395c6ac415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57cb92e91fe420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b34f34d73348c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0d87c1b72054e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57cb92e91fe420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101d8c79b0f04632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b34f34d73348c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>388,258</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>386,619</x:t>
-[...220 lines deleted...]
-          <x:t>407,634</x:t>
+          <x:t>399,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>