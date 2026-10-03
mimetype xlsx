--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6ed395c6ac415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6470b7148e6e443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b34f34d73348c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0541fe53bd11477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101d8c79b0f04632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b34f34d73348c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b08c15ca6f4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0541fe53bd11477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>