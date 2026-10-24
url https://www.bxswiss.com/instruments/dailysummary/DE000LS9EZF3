--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6470b7148e6e443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040f3806222a48e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0541fe53bd11477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc844f27eae614dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b08c15ca6f4f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0541fe53bd11477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R784828f452614380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc844f27eae614dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uzunel A&amp;W Metehan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>