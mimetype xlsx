--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe1e3a2a9ea45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eb4c85c62a48a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R370a73db9a0845a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6800823fd9374ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729420f3094145ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R370a73db9a0845a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cad6d520be4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6800823fd9374ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>