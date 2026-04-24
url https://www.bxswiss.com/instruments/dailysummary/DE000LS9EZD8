--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eb4c85c62a48a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13f0bdb363242ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6800823fd9374ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a70313af6b24f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56cad6d520be4edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6800823fd9374ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8935de3523491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a70313af6b24f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>