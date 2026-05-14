--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13f0bdb363242ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dbbb65efd64d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a70313af6b24f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3f36d3eddc4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8935de3523491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a70313af6b24f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fdb2d2e082e4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3f36d3eddc4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>