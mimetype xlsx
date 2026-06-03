--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0dbbb65efd64d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e503ce070894d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3f36d3eddc4f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9b95b68d6e4398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fdb2d2e082e4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3f36d3eddc4f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492289a68c1b4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9b95b68d6e4398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>241,529</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,651</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>242,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>