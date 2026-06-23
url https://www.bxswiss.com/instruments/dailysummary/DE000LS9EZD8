--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e503ce070894d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd6d7e5f1fd47f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9b95b68d6e4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51775d8bb7084618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492289a68c1b4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9b95b68d6e4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb199c9e46d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51775d8bb7084618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>