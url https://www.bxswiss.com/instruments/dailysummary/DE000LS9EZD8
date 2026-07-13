--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd6d7e5f1fd47f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f829eef5643e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51775d8bb7084618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec58de79d26144b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb199c9e46d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51775d8bb7084618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c23b8b322334e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec58de79d26144b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>238,634</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,530</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>235,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,712</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>