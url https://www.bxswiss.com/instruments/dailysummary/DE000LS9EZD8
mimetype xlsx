--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f829eef5643e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd7e2696381439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec58de79d26144b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d2cc604dce4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c23b8b322334e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec58de79d26144b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3056c2ca169460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d2cc604dce4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>