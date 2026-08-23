--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd7e2696381439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2754294e4f4266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85d2cc604dce4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ad9d7e27704b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3056c2ca169460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85d2cc604dce4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1a07088c634ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ad9d7e27704b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>