--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2754294e4f4266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6339cc69b9044184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ad9d7e27704b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04528629a09c4122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c1a07088c634ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ad9d7e27704b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328db7b1af5a4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04528629a09c4122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>