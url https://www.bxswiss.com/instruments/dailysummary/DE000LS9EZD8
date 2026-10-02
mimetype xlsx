--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6339cc69b9044184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0928fd133c049c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04528629a09c4122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee7f73f1e0d4b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R328db7b1af5a4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04528629a09c4122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0d7f2229ae49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee7f73f1e0d4b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>