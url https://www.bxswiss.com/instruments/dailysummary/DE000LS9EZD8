--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0928fd133c049c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b76eef8a65846ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee7f73f1e0d4b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc74c9b092bb434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0d7f2229ae49d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee7f73f1e0d4b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcf18f994884598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc74c9b092bb434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Produkte&amp;Anwendungen des Alltags</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9EZD8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>